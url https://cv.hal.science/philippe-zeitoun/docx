--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>