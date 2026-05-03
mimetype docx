--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>