--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe zeitoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche (CNRS) au LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous-directeur du LOA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme COST MP1203 &amp;quot;Advanced spatial and temporal X-ray metrology&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe FLEX &amp;quot;sources X femtosecondes&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherches:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">métrologie X spatiale et temporelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">imagerie X en 3D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nouveaux traitements de cancers par sources X femtosecondes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal couplings for controlling group velocity in longitudinally pumped seeded soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Kozlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-023-01165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-probed ptychography from semiconductor high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimrane Hamdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (19), pp.4865. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.471113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Plenoptic X-ray Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Batenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics9020098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Sensitivity X-ray Phase Imaging System Based on a Hartmann Wavefront Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Piponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Oudjedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat7010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element differentiation with a Hartmann- based X-ray phase imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2022.2095383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond soft x-ray lasing in dense collisionaly-pumped plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kabacinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.L032009. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Spatial Distribution of Nanoparticles in Mice Brain Metastases by X-ray Phase-Contrast Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.554668. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.554668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and activation of an iron oxide immobilized drug-mimicking reporter under conventional and pulsed X-ray irradiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Dunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Guénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lalatonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.3366-3370. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA09828C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront Sensing for Evaluation of Extreme Ultraviolet Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Mehrjoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Plönjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6426. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Phase Contrast Imaging with X-ray Wavefront Sensor and Partial Coherence Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6469. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Fresnel Zone Plate Imaging Performance with Number of Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (22), pp.6649. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20226649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulation of X-ray Light-Field Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Lucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Bethany Coban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert van Liere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (12), pp.138-1-130-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging6120138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High numerical aperture Hartmann wave front sensor for extreme ultraviolet spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath C P Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Alj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.396356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on contrast variations with depth in focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (19), pp.4825. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des impulsions laser ultra-brèves de très haute intensité :la technique du CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/201961013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot extreme-ultraviolet wavefront measurements of high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coudert-Alteirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.2656-2670. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.002656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact XUV metrology of Ru/B 4 C multilayer optics by means of Hartmann wavefront analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Ruiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (6), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact and ultra-intense laser-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014030. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aaf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of ellipticity in high-order harmonic generation driven by two linearly polarized fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stremoukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Spezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of High-Harmonic Generation for Probing Solid Density Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayanath Koliyadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wodzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Keitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in an extreme-ultraviolet free-electron laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Cudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13688. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahrati Tudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nejdl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giannessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-stage soft x-ray laser pumped by multiple pulses applied in grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Hochhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier transform holography with high harmonic spectra for attosecond imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O. Wiliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Küzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3205-3208. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-to-shot intensity and wavefront stability of high-harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Künzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (15), pp.4745-4749. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.004745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01162841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diviacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain dynamics in a soft-X-ray laser amplifier perturbed by a strong injected X-ray field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.381-384. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2014.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Chirped Pulse Amplification: towards GW Soft X-ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences (Bucureş..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.581 - 592. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app3030581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfocusing of the FERMI@Elettra FEL beam with a K–B active optics system: Spot size predictions by application of the WISE code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raimondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Svetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 710, pp.131-138. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront improvement in an injection-seeded soft x-ray laser based on a solid-target plasma amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (20), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.999. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft x-ray plasma-based seeded multistage amplification chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (20), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dl. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for multi-tens of GW fully coherent femtosecond soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.764-767. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavefront analysis of nonlinear self-amplified spontaneous-emission free-electron laser harmonics in the single-shot regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (23), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.106.234801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barszczak Sardinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of natural and forced amplification regimes in plasma-based soft-x-ray lasers seeded by high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of spectral gain narrowing in a high-order harmonic seeded soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.063833. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.063833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free high-harmonic source generated with a two-colour field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.24001. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/89/24001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel spatial profile of a soft x-ray laser beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (23), pp.231106. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier-limited seeded soft x-ray laser pulse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (9), pp.1326-1328. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of soft x-ray amplifier by tailoring plasma hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (17), pp.2640-2642. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized kHz two-colour high harmonic source for seeding free-electron lasers and plasma-based soft x-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (8), pp.083033. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/11/8/083033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-free laser beam in the soft x-ray range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2438-2440. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Diffractive Imaging with a Table-Top Femtosecond Soft X-Ray Laser-Harmonics Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ravasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. N. C. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.028104. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing coherently excited optical phonons by extreme ultraviolet radiation with femtosecond time resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.041114. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2966180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal desorption/ablation of molecular solids induced by ultra-short soft x-ray pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chalupsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Juha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cihelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (1), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional organization of a large number of stationary optical filaments by adaptive wave front control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Papalazarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (3-4), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-007-2906-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order harmonic wave fronts generated with controlled astigmatic infrared laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph P. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Marchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (7), pp.B161-B166. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.00B161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the wave front of high order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3), pp.459-463. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2008-00123-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations o spectral and temporal properties of seede soft x-rays lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ir Al Miev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.67020B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a spatial filtering amplifier for high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1498-1500. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of quantitative spectroscopy & radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic alignment of a Kirkpatrick-Baez active optic by use of a soft-x-ray Hartmann wavefront sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.199-201. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second generation X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-3), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of extreme-ultraviolet broadband mirrors for attosecond science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (10), pp.1558-1560. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.001558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer digital in-line holographic microscopy at 32 nm with high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Caumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (21), pp.3095-3097. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.31.003095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse spatial improvement of a transiently pumped soft-x-ray amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ogando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.045802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiations experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous focusing with a transient soft X-ray laser for irradiation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 263 (Issue 1), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of attosecond harmonic pulses by extreme-ultraviolet chirped mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.1554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00073218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in optical-field-ionization soft X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (03), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034605050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers X de deuxième génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.9 - 13. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005127002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Time-Resolved X-Ray laser gain measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.173902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of XUV beam splitter flatness for use on a Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanbostal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mercère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Particle Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263034604223114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Collisionally Pumped Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (6), pp.1351-1362. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2004.838039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an x-ray laser beamline facility : LASERIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 5196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of XUV laser-produced plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2004-00004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of collisionally pumped optical-field-ionization soft X-ray lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Upcraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78 (7-8), pp.939-944. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-004-1436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-intensity highly coherent soft X-ray femtosecond laser seeded by a high harmonic beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Mocek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431, pp.426-429. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quality assessment of high-harmonic focal spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (12), pp.1049-1051. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.001049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond F. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the focused flux of high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (1), pp.47 - 50. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2003-00083-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-ultraviolet beam splitters for the Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Varniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (28), pp.5905-5912. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot, high sensitivity X-ray phase contrast imaging system based on a Hartmann mask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginevra Begani Provinciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Industrial Computed Tomography, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, wels, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reconstruction approaches for plenoptic imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dovillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106772U:1-106772U:11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of theranostic nanoparticles in mice organs by means of x-ray phase contrast tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bukreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Cedola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Houston, United States. pp.167, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2293090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Depresseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped pulse amplification in X-ray free-electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2190185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Coherence and Spectral Linewidth of Neon-Like XUV Lasers Pumped in the Quasi-steady State Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bohacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Lasers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp 175-180, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Wavefront Measurement of an Injection-Seeded Table-Top Soft X-Ray Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.QF1C.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ardana-Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trisorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vodungbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tens of GW peak power plasma-based soft X-ray laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fajardo,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. T. Le,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ros,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Ray Lasers and Coherent X-Ray Sources - Development and Applications X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Density Optical-Field-Ionization Soft X-Ray Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.27 GW Soft X-Ray Pulse Using a Plasma-Based Amplification Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on X-Ray Lasers (ICXRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00696-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization of seeded soft X-ray lasers using plasma amplifiers from solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Short-Wavelength Imaging and Spectroscopy Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2011191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : premier bilan du fonctionnement de l'installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kazamias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zielbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle d'un laser XUV injecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X : Applications et Développements Récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dourdan, France. pp.51, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/uvx/2009009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on soft-X-ray lasers at LOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bettaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-UV chirped mirror fabrication for phase control of attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Ravet-Krill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roulliay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Design and Engineering II,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, x, France. pp.260-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASERIX : the future French X-ray laser facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th X-ray Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beijing, China. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the refocusing algorithms and parameterizations for traditional and focused plenoptic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombeline de La Rochefoucauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Harms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCP 2019 - IEEE International Conference on Computational Photography 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tokyo, Japan. Institute of Electrical and Electronics Engineers, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kabacinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01165-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03780383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimrane Hamdou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alric Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.471113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03822108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Herzog" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginevra Begani Provinciali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piponnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oudjedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harms" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7010003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Cedola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Lillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2022.2095383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bravin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.554668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02469284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Dunkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09828C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Mehrjoo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Keitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Pl&#246;njes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226426" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03051980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigan&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lucka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bethany Coban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Liere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6120138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03052048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath C P Koliyadu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01773850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanath Koliyadu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen K&#252;nzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wodzinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ecker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Hochhaus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zielbauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O. Wiliams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;zel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003205" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01162841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O. Williams" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.004745" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199046v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berrill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2014.79" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app3030581" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svetina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cocco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T8L8GBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401374v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fajardo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004341" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.246" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Couprie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.106.234801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01406421v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013811" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.063833" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Hauri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/24001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515841" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guilbaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001326" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508884v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velarde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002640" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/8/083033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002438" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508895v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. N. C. Maia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caumes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028104" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2966180" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chalupsky" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cihelka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000208" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515382v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trisorio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2906-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V4QZ10Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P. Hauri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.00B161" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573298v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Morlens" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00123-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-717T777L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir Al Miev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Joyeux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.001498" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mocek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mercere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Idir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.000199" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521037v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H8N9P1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001558" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521846v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Caumes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003095" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273180v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ogando" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575790v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kazamias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Klisnick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273207v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jamelot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522400v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Bettaibi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034605050500" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GXCVHQQ5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522348v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005127002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522774v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faivre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263034604223114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F3WXTDKD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522516v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Mocek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bettaibi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2004.838039" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275113v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522762v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gauthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00004-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJZHND85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522717v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Upcraft" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1436-3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4P3SBB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02883" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TL61M6VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kazamias" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.001049" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523078v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2003-00083-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PJV1RG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00875413v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Varniere" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005905" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940459v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cedola" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306800" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316354v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Brun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bukreeva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293090" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402253v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu Mahieu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. T. Le," TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2190185" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973975v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Meng" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klisnick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krus" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_28" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401984v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang," TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li," TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang," TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yin," TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.QF1C.8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402111v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fajardo," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li," TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Le," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ros," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_40" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401599v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00696-3_33" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401553v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2011191" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599678v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00599688v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/2009009" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282147v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096078v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet-Krill" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282875v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambaret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096378v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>