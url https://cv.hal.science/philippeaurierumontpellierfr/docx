--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2736,557 +2736,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les expériences de consommation pour mieux gérer la relation client</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building consumer/arts institution relationships: An exploratory study in contemporary art museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juiette Passebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02919729v1</w:t>
+                <w:t xml:space="preserve">hal-05577308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte de consommation sur la taille d'ensembles de considérations formés de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010201700101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achat simultané et mesure de la substituabilité avec des données de panel multi-catégories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Aurier</w:t>
+                <w:t xml:space="preserve">Comprendre les expériences de consommation pour mieux gérer la relation client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juiette Passebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (2), pp.49-69. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737019901400204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.028.43.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018468v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02919729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la structure des marchés : Réflexions et propositions théoriques sur la relation entre deux alternatives de choix</w:t>
+                <w:t xml:space="preserve">Achat simultané et mesure de la substituabilité avec des données de panel multi-catégories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 8 (1), pp.77-95</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019901400204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015238v1</w:t>
+                <w:t xml:space="preserve">hal-02018468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la structure des marchés Le point sur les modèles</w:t>
+                <w:t xml:space="preserve">Analyse de la structure des marchés : Réflexions et propositions théoriques sur la relation entre deux alternatives de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 8 (2), pp.79-104</w:t>
+              <w:t xml:space="preserve">, 1993, 8 (1), pp.77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015317v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de variété: un concept majeur de la théorie en marketing</w:t>
+                <w:t xml:space="preserve">Analyse de la structure des marchés Le point sur les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 6 (1), pp.85-106</w:t>
+              <w:t xml:space="preserve">, 1993, 8 (2), pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014385v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation: Une approche méthodologique</w:t>
+                <w:t xml:space="preserve">Recherche de variété: un concept majeur de la théorie en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 6 (1), pp.85-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation: Une approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1989, 4 (3), pp.53-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3296,51 +3378,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-création sur la valeur d’un nouveau produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3369,1420 +3451,1420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Organic Label on Marketing Performance (Prices, Sales, and Margins)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bosseaux</w:t>
+                <w:t xml:space="preserve">A study of the impact of brand equity on idiosyncratic risk and the mediating role of analysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain François-Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170th European Association of Agricultural Economists Seminar (EAAE170)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Marketing Strategy meets Wall Street VI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079843v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The official quality signs influence on prices and volumes: the case of organic fresh eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The Effects of Organic Label on Marketing Performance (Prices, Sales, and Margins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bosseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain François-Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">170th European Association of Agricultural Economists Seminar (EAAE170)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079779v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of brand equity on idiosyncratic risk and the mediating role of analysts</w:t>
+                <w:t xml:space="preserve">The official quality signs influence on prices and volumes: the case of organic fresh eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Boeuf</w:t>
+                <w:t xml:space="preserve">Jessica Bosseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain François-Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Strategy meets Wall Street VI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126603v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the impact of brand equity on firm value and the mediating role of analysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual ISMS Marketing Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of brand equity on firm value: role of analysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand-switching and consumers’ unloyalty for FMCG: a dynamic duration model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejia</w:t>
+                <w:t xml:space="preserve">La recherche de variété comme facteur modérateur à la perception d’une extension de gamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huaman-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069404v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining repurchase probabilities after a brand switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brand-switching and consumers’ unloyalty for FMCG: a dynamic duration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 46th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">33e congrès AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067713v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de variété comme facteur modérateur à la perception d’une extension de gamme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining repurchase probabilities after a brand switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e congrès AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">EMAC 46th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071063v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creating a wine : A matter of innovation and relation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Innovations in Wine Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109248v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping the poor, saving the planet or both?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boysselle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing (AFM)</w:t>
+              <w:t xml:space="preserve">32ème congrès de l’association française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074197v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alignability and size on brand lines and line extension performance: empirical evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejia</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AMS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">The first International workshop on Innovations in Wine Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067692v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits that create values: CSR communication of French SMEs in the food industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+                <w:t xml:space="preserve">Co-creating a wine : A matter of innovation and relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st ICSB World Conference (International Council for Small Business)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Innovations in Wine Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074247v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Challita</w:t>
+                <w:t xml:space="preserve">Helping the poor, saving the planet or both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boysselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081339v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of alignability and size on brand lines and line extension performance: empirical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès de l’association française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081346v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Challita</w:t>
+                <w:t xml:space="preserve">Benefits that create values: CSR communication of French SMEs in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boysselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first International workshop on Innovations in Wine Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 61st ICSB World Conference (International Council for Small Business)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081344v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche relationnelle des actions au point de vente : les bénéfices perçus des dégustations, jeux et loteries en rayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,73 +4893,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions de gamme et inversion des préférences : impact de la taille de la gamme et de la présentation des attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4893,902 +4975,902 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet international des cooperatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
+              <w:t xml:space="preserve">European Academy of Management's Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092732v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of the « C’Art» pricing pass in the Lille region.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Research Conference on The Cultural and Creative Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Multinational Finance Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationships: a study in the ice-cream category</w:t>
+                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationship: a study in the ice- cream category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium in European Research in Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brême, Germany</w:t>
+              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Breme (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational benefits of in-store actions: Analysis of the adaptability of a measurement scale of action perceived value</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From book to movie: an investigation of adaptation and its impact on spectators’ evaluation judgment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Trentième congrès national de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625989v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de variété mène-t-elle à l'infidélité : une analyse sur données de panel à l'aide d'un modèle de survie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sommet international des cooperatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104124v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationships: a study in the ice-cream category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management's Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloquium in European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088749v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationship: a study in the ice- cream category</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of the « C’Art» pricing pass in the Lille region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Breme (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Third International Research Conference on The Cultural and Creative Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634902v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+                <w:t xml:space="preserve">Relational benefits of in-store actions: Analysis of the adaptability of a measurement scale of action perceived value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multinational Finance Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092726v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From book to movie: an investigation of adaptation and its impact on spectators’ evaluation judgment.</w:t>
+                <w:t xml:space="preserve">La recherche de variété mène-t-elle à l'infidélité : une analyse sur données de panel à l'aide d'un modèle de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trentième congrès national de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">30ème congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084347v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des actions relationnelles au point de vente : une approche qualitative dans le domaine des produits de grande consommation vendus en hyper et supermarchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5817,73 +5899,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices relationnels des actions au point de vente : le cas des produits agroalimentaires vendus en hyper et supermarchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5912,276 +5994,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Marketing Agroalimentaire à Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sensoriels et non-sensoriels de la modification d’un attribut d’un produit alimentaire sur ses quantités consommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès annuel de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée lors de la 6ème Journée de l'AFM (Association Française du Marketing). Working Paper UMR MOISA (2010-10-01: Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition prolongée des consommateurs à un nouveau produit permet-elle d’accroître son adoption ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6210,73 +6292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2010, Le Mans, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il le dire ou le faire déguster ? Effet de l’information sensorielle et non-sensorielle sur la catégorisation d’un nouveau produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6305,73 +6387,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congrès de l'Association Française de Marketing, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2009, Londres, Royaume-Uni. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring acceptability of a new product through consumers’ prolonged exposure: the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6400,272 +6482,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference of the Academy of wine business research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’acceptabilité d’un nouveau produit par son exposition prolongée auprès de consommateurs : cas du vin à teneur réduite en alcool</w:t>
+                <w:t xml:space="preserve">Effects of non-sensory cues on perceived quality: the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Enometrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Enometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trèves, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17511060810901037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820211v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-sensory cues on perceived quality: the case of low-alcohol wine</w:t>
+                <w:t xml:space="preserve">Favoriser l’acceptabilité d’un nouveau produit par son exposition prolongée auprès de consommateurs : cas du vin à teneur réduite en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Enometrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Enometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). INT., May 2008, Collioure, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824823v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using exposure to test new product acceptability : the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6694,73 +6776,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual conference of the Association of american wine economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Portland, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une information non-sensorielle sur la qualité perçue, le cas du vin à faible teneur en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6769,106 +6851,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European School of Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une information non-sensorielle sur la qualité perçue, le cas du vin à faible teneur en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6877,542 +6959,542 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Vienyard Data Quantification Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Enometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Trier, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of perceived congruity between origin, brand, and product on the purchase intention of a branded product of origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Acr. Association For Consumer Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American conference of the Association of Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Orlando, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de succès d'une stratégie de marque &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de recherche : Les marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir du point de vue des consommateurs : sources perçues et associations au terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for male and female fertilities in alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leneguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer preferences for rice in France : an analysis based on attitudes and sensory criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7441,51 +7523,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Rice quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Nottingham, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,51 +7577,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing de l'agroalimentaire : environnement, stratégies et plans d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7548,73 +7630,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 3e éd., 442 p., 2016, Marketing - Communication, 978-2-10-075366-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7623,73 +7705,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 357 p., 2009, 978-2-10-052666-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7698,427 +7780,636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 358 p., 2004, 2-10-006784-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards sur le Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agreste, 223 p., 2000, 2-11-090542-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin dans l'univers des boissons : structure du marche et relation au produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 99, 144 p., 1993, Série Etudes et Recherches - Station d'Economie et de Sociologie Rurales, 2-7380-0522-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of la « C’Art » pricing pass and « La Piscine » pool in Roubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génération marketing et sciences de gestion : Mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2717868887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de produit, image de marque et création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de marque : pour quelle création de valeur ? Application aux entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque et création de valeur des EAA du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programme de recherche PSDR 2001-2006 </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8128,365 +8419,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810951v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-02835847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure des marchés et étude du concept de concurrence entre les marques : une application sur données de panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. HEC PARIS, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1990EHEC0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00994956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8633,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mej&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-021-00797-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huaman-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guintcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRL4JS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-03-2015-0835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02026013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.95.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714535531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broz-Giroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-013-9252-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V98G3KH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561211260004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HZCJ6NVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551111177945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0G3K8NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.056.05.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060810901037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiette Passebois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.43.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bosseaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Boeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boysselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Challita" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hauteville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School of Management" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vienyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acr. Association For Consumer Research" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couderc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835847v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EHEC0010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mej&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-021-00797-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huaman-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guintcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRL4JS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-03-2015-0835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02026013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.95.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714535531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broz-Giroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-013-9252-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V98G3KH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561211260004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HZCJ6NVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551111177945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0G3K8NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.056.05.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060810901037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiette Passebois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.43.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Boeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bosseaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Challita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boysselle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hauteville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School of Management" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vienyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acr. Association For Consumer Research" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couderc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EHEC0010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>