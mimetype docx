--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -987,2388 +987,2400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Emotions in Movie Consumption: A Spectator-Centered Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should It Be Told or Tasted? Impact of Sensory Versus Nonsensory Cues on the Categorization of Low-Alcohol Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (01), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2015.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026013v1</w:t>
+                <w:t xml:space="preserve">halshs-01288015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should It Be Told or Tasted? Impact of Sensory Versus Nonsensory Cues on the Categorization of Low-Alcohol Wines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Emotions in Movie Consumption: A Spectator-Centered Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288015v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une marque territoriale est incontournable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accent du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamme de produits et fidélisation des consommateurs dans les catégories d’achat fréquent : proposition d’un cadre conceptuel et d’un modèle diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78, pp.95-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.078.95.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles Logit et Probit multivariés pour la modélisation des achats simultanés : présentation, utilisation, intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.78-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370113517346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Logit and Probit models for simultaneous purchases: Presentation, uses, appeal and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.75-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714535531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling advertising impact at campaign level: Empirical generalizations relative to long-term advertising profit contribution and its antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Broz-Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (2), pp.193-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11002-013-9252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Affect-Expectations Theory to Explain the Direction of the Impacts of Experiential Emotions on Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (10), pp.900-913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of perceived brand relationship orientation on attitudinal loyalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (11/12), pp.1602-1627. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03090561211260004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of in‐store manufacturer brand expression on perceived value, relationship quality and attitudinal loyalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (11), pp.810-835. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09590551111177945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation, promotion et distribution : 2ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de la Documentation française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5323, pp.67-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The differing and mediating roles of trust and relationship commitment in service relationship maintenance and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 38 (3), pp.303-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11747-009-0163-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du pouvoir d’achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.05-09. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.056.05.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of non‐sensory cues on perceived quality: the case of low‐alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wine Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (3), pp.215-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17511060810901037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of perceived congruity between origin, brand, and product on the purchase intention of a branded product of origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring terroir product meanings for the consumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, Non paginé / 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la région d'origine, du produit, de la marque et de leurs congruences, sur l‘évaluation des consommateurs: application aux produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (4), pp.29-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010502000402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la région d'origine, du produit, de la marque et de leurs congruences, sur l'évaluation des consommateurs : application aux produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (4), pp.29-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et mesurer la valeur du point de vue du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (3), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010401900301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building consumer/arts institution relationships: An exploratory study in contemporary art museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte de consommation sur la taille d'ensembles de considérations formés de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010201700101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les expériences de consommation pour mieux gérer la relation client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juiette Passebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28, pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.028.43.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02919729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat simultané et mesure de la substituabilité avec des données de panel multi-catégories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (2), pp.49-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019901400204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la structure des marchés : Réflexions et propositions théoriques sur la relation entre deux alternatives de choix</w:t>
+                <w:t xml:space="preserve">Analyse de la structure des marchés Le point sur les modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 8 (1), pp.77-95</w:t>
+              <w:t xml:space="preserve">, 1993, 8 (2), pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015238v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la structure des marchés Le point sur les modèles</w:t>
+                <w:t xml:space="preserve">Analyse de la structure des marchés : Réflexions et propositions théoriques sur la relation entre deux alternatives de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 8 (2), pp.79-104</w:t>
+              <w:t xml:space="preserve">, 1993, 8 (1), pp.77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015317v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de variété: un concept majeur de la théorie en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6 (1), pp.85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation: Une approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 4 (3), pp.53-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3378,51 +3390,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-création sur la valeur d’un nouveau produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3451,509 +3463,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the impact of brand equity on idiosyncratic risk and the mediating role of analysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Strategy meets Wall Street VI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Organic Label on Marketing Performance (Prices, Sales, and Margins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The official quality signs influence on prices and volumes: the case of organic fresh eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bosseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain François-Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">170th European Association of Agricultural Economists Seminar (EAAE170)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079843v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The official quality signs influence on prices and volumes: the case of organic fresh eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The Effects of Organic Label on Marketing Performance (Prices, Sales, and Margins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bosseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain François-Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">170th European Association of Agricultural Economists Seminar (EAAE170)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079779v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the impact of brand equity on firm value and the mediating role of analysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual ISMS Marketing Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of brand equity on firm value: role of analysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de variété comme facteur modérateur à la perception d’une extension de gamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3982,73 +3994,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand-switching and consumers’ unloyalty for FMCG: a dynamic duration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4064,73 +4076,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining repurchase probabilities after a brand switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4146,467 +4158,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC 46th Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de l’association française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking ownership structure and branding strategy to financial performance and stability: case of French wine cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International workshop on Innovations in Wine Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creating a wine : A matter of innovation and relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Granata Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Innovations in Wine Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping the poor, saving the planet or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boysselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,73 +4633,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of alignability and size on brand lines and line extension performance: empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4703,87 +4715,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th AMS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits that create values: CSR communication of French SMEs in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boysselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,902 +4810,902 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 61st ICSB World Conference (International Council for Small Business)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche relationnelle des actions au point de vente : les bénéfices perçus des dégustations, jeux et loteries en rayon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mussol</w:t>
+                <w:t xml:space="preserve">Extensions de gamme et inversion des préférences : impact de la taille de la gamme et de la présentation des attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625971v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions de gamme et inversion des préférences : impact de la taille de la gamme et de la présentation des attributs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mejía</w:t>
+                <w:t xml:space="preserve">Approche relationnelle des actions au point de vente : les bénéfices perçus des dégustations, jeux et loteries en rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
+              <w:t xml:space="preserve">AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057557v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationship: a study in the ice- cream category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management's Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Breme (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088749v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multinational Finance Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationship: a study in the ice- cream category</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From book to movie: an investigation of adaptation and its impact on spectators’ evaluation judgment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Breme (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Trentième congrès national de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634902v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From book to movie: an investigation of adaptation and its impact on spectators’ evaluation judgment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trentième congrès national de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management's Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084347v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do cooperatives perform better than capitalistic firms? The impact of governance on financial structure, performance and volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet international des cooperatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationships: a study in the ice-cream category</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of the « C’Art» pricing pass in the Lille region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guintcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium in European Research in Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brême, Germany</w:t>
+              <w:t xml:space="preserve">Third International Research Conference on The Cultural and Creative Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099508v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of the « C’Art» pricing pass in the Lille region.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of in-store actions on the consumer-brand relationships: a study in the ice-cream category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Research Conference on The Cultural and Creative Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Colloquium in European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084339v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational benefits of in-store actions: Analysis of the adaptability of a measurement scale of action perceived value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5722,73 +5734,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de variété mène-t-elle à l'infidélité : une analyse sur données de panel à l'aide d'un modèle de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5804,1770 +5816,1770 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des actions relationnelles au point de vente : une approche qualitative dans le domaine des produits de grande consommation vendus en hyper et supermarchés</w:t>
+                <w:t xml:space="preserve">Bénéfices relationnels des actions au point de vente : le cas des produits agroalimentaires vendus en hyper et supermarchés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025099v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices relationnels des actions au point de vente : le cas des produits agroalimentaires vendus en hyper et supermarchés.</w:t>
+                <w:t xml:space="preserve">Identification des actions relationnelles au point de vente : une approche qualitative dans le domaine des produits de grande consommation vendus en hyper et supermarchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00951513v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sensoriels et non-sensoriels de la modification d’un attribut d’un produit alimentaire sur ses quantités consommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès annuel de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée lors de la 6ème Journée de l'AFM (Association Française du Marketing). Working Paper UMR MOISA (2010-10-01: Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition prolongée des consommateurs à un nouveau produit permet-elle d’accroître son adoption ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2010, Le Mans, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il le dire ou le faire déguster ? Effet de l’information sensorielle et non-sensorielle sur la catégorisation d’un nouveau produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congrès de l'Association Française de Marketing, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2009, Londres, Royaume-Uni. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring acceptability of a new product through consumers’ prolonged exposure: the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International conference of the Academy of wine business research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of non-sensory cues on perceived quality: the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Enometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Trèves, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/17511060810901037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’acceptabilité d’un nouveau produit par son exposition prolongée auprès de consommateurs : cas du vin à teneur réduite en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Enometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). INT., May 2008, Collioure, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using exposure to test new product acceptability : the case of low-alcohol wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual conference of the Association of american wine economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Portland, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une information non-sensorielle sur la qualité perçue, le cas du vin à faible teneur en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European School of Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une information non-sensorielle sur la qualité perçue, le cas du vin à faible teneur en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Vienyard Data Quantification Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Enometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Trier, Germany. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of perceived congruity between origin, brand, and product on the purchase intention of a branded product of origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Acr. Association For Consumer Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American conference of the Association of Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Orlando, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de succès d'une stratégie de marque &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de recherche : Les marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir du point de vue des consommateurs : sources perçues et associations au terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation for male and female fertilities in alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leneguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer preferences for rice in France : an analysis based on attitudes and sensory criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Rice quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Nottingham, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7577,430 +7589,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing de l'agroalimentaire : environnement, stratégies et plans d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 3e éd., 442 p., 2016, Marketing - Communication, 978-2-10-075366-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 357 p., 2009, 978-2-10-052666-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 358 p., 2004, 2-10-006784-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards sur le Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agreste, 223 p., 2000, 2-11-090542-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin dans l'univers des boissons : structure du marche et relation au produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 99, 144 p., 1993, Série Etudes et Recherches - Station d'Economie et de Sociologie Rurales, 2-7380-0522-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,206 +8022,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural networking and relation management tools for specific territories: The case of la « C’Art » pricing pass and « La Piscine » pool in Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guintcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération marketing et sciences de gestion : Mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2717868887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de produit, image de marque et création de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8219,197 +8231,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de marque : pour quelle création de valeur ? Application aux entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marque et création de valeur des EAA du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programme de recherche PSDR 2001-2006 </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8419,134 +8431,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8556,114 +8568,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure des marchés et étude du concept de concurrence entre les marques : une application sur données de panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. HEC PARIS, 1990. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1990EHEC0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00994956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8810,51 +8822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mej&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-021-00797-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huaman-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guintcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRL4JS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-03-2015-0835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02026013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.95.112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714535531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broz-Giroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-013-9252-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V98G3KH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561211260004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HZCJ6NVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551111177945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0G3K8NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.056.05.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060810901037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiette Passebois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.43.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Boeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bosseaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Challita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boysselle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hauteville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School of Management" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vienyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acr. Association For Consumer Research" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couderc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EHEC0010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.113.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mej&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-021-00797-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huaman-Ramirez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guintcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.11.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSRL4JS7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-03-2015-0835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288015v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2015.2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CDXS7W5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02026013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.95.112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714535531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Broz-Giroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11002-013-9252-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V98G3KH4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03090561211260004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-HZCJ6NVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590551111177945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-H0G3K8NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-009-0163-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BHK8228H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.056.05.09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060810901037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010502000402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Evrard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010401900301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiette Passebois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.43.52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Boeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bosseaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Challita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074197v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boysselle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01625989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hauteville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European School of Management" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Vienyard Data Quantification Society" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acr. Association For Consumer Research" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838883v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couderc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990EHEC0010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>