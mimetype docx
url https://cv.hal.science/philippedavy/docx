--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Davy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a multi-grain-size total sediment load model through a new standardized reference shear stress for incipient motion and an adjusted saltation height description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1229 - 1248. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1229-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05482152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05150377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stress and transmissivity to define equivalent directional hydraulic conductivity of fractured rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342, pp.107739. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04713841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing as a correlated aggregation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Villermaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 992, pp.A6. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and hydrodynamic controls on fluid travel time distributions across fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (47), pp.e2414901121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2414901121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04789879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Size-Dependent and Stress-Dependent Fracture Properties on the Biot and Skempton Coefficients of Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.8929-8950. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-04038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Stress Variability in Fractured Rock Masses with Frictional Properties and Power Law Fracture Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein A Kasani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03683-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04426484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood 1.0: an efficient algorithm to approximate 2D hydrodynamics for landscape evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.1295 - 1313. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-12-1295-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on fracture openness and reactivation in Forsmark, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6686. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33619-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04083362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing measurements and representations of subsurface heterogeneity and dynamic processes: towards 4D hydrogeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.255-287. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2022-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of fractured rock flow. Proposition of indicators for selection of DFN based flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geo-hydrological Data &amp; Models [GDM - Géo-hydrologie, données et modèles], 355 (S1), pp.667-690. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Matrix Diffusion on Heat Transport Through Heterogeneous Fractured Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.e2022WR033910. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022wr033910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04000584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Biot and Skempton Poroelastic Coefficients for a Fractured Rock Mass from a DFN Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.8907-8925. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04206189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro‐geomorphic metrics for high resolution fluvial landscape analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JF006535. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03607941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bedrock channel width during knickpoint retreat enhances undercutting of coupled hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Baynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (15), pp.3629-3640. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autogenic knickpoints in laboratory landscape experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-229-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi grain‐size total sediment load model based on the disequilibrium length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.e2021JF006546. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jf006546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03843248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-tracking formulation of advective-diffusive heat transport in deformable fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 603 (D), pp.127157. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.127157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03431972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR-inferred fracture aperture widening in response to a high-pressure tracer injection test at the Äspö Hard Rock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.106249. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03274403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mechanics and DFN models in the Swedish Nuclear Waste Disposal Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darcel Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goc Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 861 (4), pp.042124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/861/4/042124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03423352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.2979 - 2995. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-2979-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Fracture Network Model With Stress-Driven Nucleation: Impact on Clustering, Connectivity, and Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02467517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based flow modeling approach adapted to multiscale discrete-fracture-network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (5), pp.053312. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.053312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03020746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which fractures are imaged with Ground Penetrating Radar? Results from an experiment in the Äspö Hardrock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105674. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02571769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel widening downstream of valley gorges influenced by flood frequency and floodplain roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (1), pp.154-174. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01963021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Density Variability of Poissonian Discrete Fracture Networks, with application to power-law fracture size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.77-83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-49-77-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02277999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic cycles, earthquakes, landslides and sediment fluxes: Linking tectonics to surface processes using a reduced-complexity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02123764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb mechanics and relief constraints explain landslide size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.4258-4266. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape dynamics revealed by luminescence signals of feldspars from fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8569. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44533-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02157686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic properties of fractured rock masses with frictional properties and power-law fracture size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (8), pp.6521-6539. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JB015329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear flows accelerate mixing dynamics in hyporheic zones and hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11659-11668. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay P. Zarnetske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01674523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01712552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid post-seismic landslide evacuation boosted by dynamic river width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.680-684. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced DFN Models from Multi-Support Data for Underground Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISRM EUROPEAN ROCK MECHANICS SYMPOSIUM EUROCK 2017, 191, pp.1015-1022. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01553110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precipiton method to calculate river hydrodynamics, with applications to flood prediction, landscape evolution models, and braiding instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.1491-1512. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JF004156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precipiton-based approach to model hydro-sedimentary hazards induced by large sediment supplies in alluvial fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hydromechanical Behavior of a Fault Zone From Transient Surface Tilt and Fluid Pressure Observations at Hourly Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Burbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrerick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (12), pp.10558-10582. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01674282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity, permeability and channeling in randomly-distributed and kinematically-defined discrete fracture network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (11), pp.8526-8545. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR018973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales of regional circulation of saline fluids in continental crystalline rock aquifers (Armorican Massif, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vergnaud-Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.1413-1426. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-1413-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes during the last 5 million years on groundwater in basement aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.14132. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological impact of constrained fracture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmund Mongstad Hope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.Art. 75. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Dupuit assumption suitable for predicting the groundwater seepage area in hillslopes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.2394-2406. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR014284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00979585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling preasymptotic transport in flows with significant inertial and trapping effects - The importance of velocity correlations and a spatial Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01004059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of regional circulation of saline fluids in continental aquifers (Armorican massif, Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.6599-6635. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-11-6599-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01018956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fracture nucleation, growth and arrest, and consequences for fracture density and scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), pp.1393-1407. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning a regional groundwater flow system into shallow local and deep regional flow compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2274-2286. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Intermittency, Dispersion, and Correlated Continuous Time Random Walks in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.184502. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00836057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial scaling of hydraulic response to recharge in fractured aquifers: Insights from a frequency domain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Russian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.3007-3023. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permafrost development on groundwater flow patterns: a numerical study considering freezing cycles on a two-dimensional vertical cut through a generic river-plain system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Benabderrahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.257-270. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0909-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian André Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmund Mongstad Hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.7. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2013.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00948582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inertial effects on solute dispersion in a channel with periodically varying aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.083602. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting source and transport: Suspended sediments in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 351-352, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of transient groundwater storage on the discharge of Himalayan rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.127-132. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume approach with local adaptation scheme for the simulation of free surface flow in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (13), pp.1574-1591. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00738966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.627-635. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Lagrangian-volumes method to simulate nonlinearly and kinetically sorbing solute transport in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120-121, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of incomplete mixing: A key to anomalous transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1, part 2), pp.n°015301. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.015301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00620762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous kinetics in diffusion limited reactions linked to non-Gaussian concentration probability distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (17), pp.n°174104. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3655895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using borehole temperature-depth profiles under ambient, single and cross-borehole pumping conditions to estimate fracture hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Klepikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 407 (1-4), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.07.018|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00636856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal pre-asymptotic solute transport in a model fracture with Significant density contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120-121, pp.184-197. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of power-averaging for quantifying the influence of structure organization on permeability upscaling in on-lattice networks under mean parallel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.W08519. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characteristics of flow as indicators of channeling in heterogeneous porous and fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.257-269. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A likely universal model of fracture scaling and its consequence for crustal hydromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.B10411. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-consistent mapping method for 2-D discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.W07532. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00604949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’un modèle hydrogéologique à fractures discrètes à l’étude des aquifères fracturés du socle Archéen de Touba (Nord-Ouest, Côte d’Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Fernand Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Lasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ghislain Akaffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038924ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian mixing: Temporal evolution of the scalar dissipation rate in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (12), pp.1468-1475. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of the transition from localized to distributed fracturing in layered brittle­ductile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 484 (1-4), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial erosion/transport equation of landscape evolution models revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (F3), pp.F03007. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00424874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.2686-2707. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00338893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the velocity field organization in heterogeneous media by conditional correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.W02419. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between fractional flow models and fractal or long-range 2-D permeability fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.W04431. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00155107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the angular correction applied to fracture intensity profiles along drill core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B11), pp.B11408. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB004121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxido-reduction sequence related to flux variations of groundwater from a fractured basement aquifer (Ploemeur area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (1-2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion rates in Burgundian vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General database for ground water site information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacque Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (5), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03005. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.5546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-ductile coupling : Role of ductile viscosity on brittle fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (10), pp.L10308. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL022272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge, discharge variability, and the bedrock channel profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (F4), pp.F04006. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JF000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the Messinian Salinity Crisis end?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00627.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge, discharge variability, and the bedrock channel profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (F4), pp.F04006. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JF000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back arc extension and collision : an experimental approach of the tectonics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157, pp.871-889. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02223.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity and fluid velocities in the upper continental crust (2 to 4 km) inferred from injection tests at the Soultz-sous-Forêts geothermal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (11), pp.2405-2415. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil surface roughness and flowpath connectivity in overland flow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-hua Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (2-3), pp.125-139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0341-8162(01)00162-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental collision, gravity spreading, and kinematics of Aegea and Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), pp.290-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation parameter and percolation-threshold estimates for 3D random ellipses with widely-scattered distributions of eccentricity and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.5948-5952. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-lateral shear along the Northwest Pacific Margin and the India-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Cobbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (6), pp.1409-1419. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/TC009i006p01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00733126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Crustal-Scale Rheological Equation Using Stress Measurements and Mechanical Property Estimations from Discrete Fracture Network Models: A Case Study of Fennoscandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-16531, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tunnel Induced Stress Redistribution on Hydraulic Conductivity in Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurock 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Discrete Fracture Network (DFN) Model with Observed In-situ Flow Rates: A Poisoonian Approach for Improving Flow Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiu Miranda Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2025 (AGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2025, New Orleans, United States. pp.H44D-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05455621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting the Friction Coefficient of Heterogeneous Riverbeds Using 2D Hydraulic Simulations and Fluvial Topo-Bathymetric LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Nativ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-5794, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fluvial morphodynamics through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-15452, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of fractures on the Biot and Skempton coefficients of fractured rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11408, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des contraintes topographiques sur la fracturation de sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Lyars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau modèle numérique de dynamique des paysages pour étudier l'impact des évènements extrêmes sur la dynamique des reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood: un algorithme efficace pour simuler l'hydrodynamisme dans les modèles d'évolution de paysages et les MNT haute-résolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Characteristics of Particle Trajectories in DFN and Consequences on Travel Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56952/ARMA-DFNE-22-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03959892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastFlood: a fast and simple 2D hydrodynamic or hydrostatic numerical solution to river flow in landscape evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Feliciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-3142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03694030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study on the thermo-mechanical response of deformable fractured systems to advective-diffusive heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-5748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical formulation for thermo-mechanical advective-diffusive heat transport in DFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA)., Jun 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permecability: Factoring Stress Dependency into the Permeability of Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.H42E-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multiscale Discrete Fracture Network flow with graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey De'Haven Hyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA), Jun 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autogenic knickpoints initiation related to downstream river width dynamic: Experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Fracture Network Intersections from DFN Models and Data: Density Distribution, Topology, and Stereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA)., Jun 2021, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03339137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Universal Theory of Multi-Grain Size Sediment Transport Using the Transport Length and Erosion-Deposition Model Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP31A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie automatisée des zones inondables sur les têtes de bassins versants : évaluation de 3 approches sur 3 crues rapides exceptionnelles dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Flow Processes in Fractured Media Across Scales: Experimental and Modeling Advances II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyungchul Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H33C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Flow Processes in Fractured Media Across Scales: Experimental and Modeling Advances III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyungchul Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H34A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Discrete Fracture Network models using structural and flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discrete Fracture Network Engineering Conference (DFNE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations in large tridimensional Discrete Fracture Networks (DFN): II. Flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT 2018 -15th IMACS/ISGG meeting on applied scientific computing and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mass effective properties from a DFN approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seatle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01833194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reactive mixing hot spots from hyporheic zones to fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H13E-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic meshing of Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic cycles, earthquakes, landslides and sediment fluxes: linking tectonics to surface processes using a reduced-complexity model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flow properties of large scale fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018 - 10th Annual Meeting and Jubilee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow simulations in geology-based Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - Reactive Flows in Deformable, Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Oberwolfach, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-seismic sediment evacuation: from single landslide removal towards mountain range and global fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP23A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does surface deformation inform on subsurface groundwater flow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.NS34A-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFN, why, how and what for, concepts, theories and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seatle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01833284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb Mechanics And Landscape Geometry Explain Landslide Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.EP51B-1644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01731640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological control on groundwater flow, transit times and water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Discrete Fracture Network models with implications on the predictions of permeability and flow channeling structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H21C-1463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Surface Topography Variations To Subsurface Mixing And Reaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H53G-1550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01732491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid post-seismic landslide evacuation boosted by dynamic river width and implications for sediment fluxes during the seismic cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-9232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress fluctuations in fracture networks from theoretical and numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.T14C-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export of earthquake-triggered landslides in active mountain ranges: insights from 2D morphodynamic modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export Time of Earthquake-Derived Landslides in Active Mountain Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.EP32C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01417021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheinway Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. p.9089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-averaging method to characterize and upscale permeability in DFNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H53I-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling effects on elastic properties of jointed rock mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurock 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between “Poissonian” and “mechanically-oriented” DFN models for the prediction of permeability and flow channeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des problèmes de blanchiment chez les all black où Impact et enregistrement de la dynamique de l’incision fluviatile (Rangitikei, Nouvelle Zélande) sur les géochronomètres OSL, IRSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of 3D fractured systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Pierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Intermittency, Dispersion, and Correlated Continuous Time Random Walks in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Mar 2014, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-Poissonian, likely-universal, fracture model for hardrock DFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site DFN modeling: assessment of 3D statistical distributions at different scales, and of statistically identical fracture domains. SKB sites examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olofsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of aquifers at the regional scale by marine transgression: Time scales and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H31A-0585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multi-Porosity to Multiple-Scale Permeability Models of Natural Fractured Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, France. pp.H52D-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow partitioning in regional groundwater flow systems as a function of recharge and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.H11H-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water tables: future challenge in the theory of regional groundwater flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogeological observatory of Ploemeur (France) : Long-term monitoring and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 GSA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, United States. pp.212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00880077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Dupuit assumption suitable for seepage area prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.H21G-1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drilling and imaging fracture flow paths in the deep critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop - Drilling, Sampling, and Imaging the Depths of the Critical Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Riebe and Jon Chorover, Oct 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water tables: future challenge in the theory of regional groundwater flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow partitioning at the scale of a regional aquifer in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a Saline Component at Shallow Depth in the Crystalline Armorican Basement (W France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (fast) “precipiton” method to calculate river hydrodynamics with applications to landscape evolution models as well as flood prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.EP53E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of plant surface and groundwater interaction using improved physically-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust depth-averaged models for hillslope seepage area prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of permeability and structure of flows in fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, France. pp.H51O-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of hydrogeological observatories for characterizing heterogeneous groundwater systems: the example of the Ploemeur hard-rock aquifer (French Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H12A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00804724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Fracture Domain methodology for DFN modeling applied to site characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorock 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of topographical, geological and climatic controls on the groundwater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data (OSL/IRSL), Rangitikei River, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieser Uwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Erosion and weathering”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sediment transfer function: a key to understand geomorphological and sediment dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Erosion and weathering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intricate relationship between sediment dispersion and channel dynamics in straight and braider rivers: insights from numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H34A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A likely-universal model of fracture density and scaling justified by both data and theory. Consequences for crustal hydro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H11I-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00672966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a plane horizontal fracture: influence of density contrasts and fracture-matrix exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-11847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls and characteristics of groundwater flow to streams in the catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in 2D highly heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Porous Media &amp; Annual meeting of the International Society for Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Porous Media, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between deep bedrock aquifers and surface water in functions recharge conditions and topography: a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport through a fracture with significant density effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd summer school on "Flow and Transport in Porous and Fractured media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on sustainability assessment in fractured aquifers under pumping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of 3D synthetic fracture patterns derived from simplified growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Groundwater Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and spreading are complementary non-Fickian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H53I-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling permeability and characterizing flow channeling in complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the RDME through the Van Kampen system-size expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to the Impacts of Climate Change on Groundwater Quantity and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Baraka-Lokmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR7 – The 7th Annual International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Abou Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a plane horizontal fracture: influence of density contrasts and fracture-matrix exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2 and Fluids in Nanoscience, International Centre of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de connaissance de la ressource en eau dans les milieux de socle – expériences de suivi d'aquifères bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de connaissance de la ressource en eau dans les milieux de socle - expériences de suivi d'aquifères bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laurencelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montety De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in multi-scale fracture networks: numerical optimization by use of a Mortar-like method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pau and C.N.R.S, France University of Granada, Spain University Mohammed I - Oujda, Morocco, Jun 2009, Pau, France. pp.761-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem for highly channeled flow structures in fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and variability analysis of Discrete Fracture Network models from extensive outcrop and borehole field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-9333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dual-porosity fracture network for modeling flow in heterogeneous porous fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon conference on flow and transport in permeable media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Magdalen College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of hydrogeological sites H+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of tectonic advection on relief dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echange de solutés entre une fracture et la matrice poreuse adjacente : Une expérience analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of braided rivers in natural environment (Canterbury plain, New-Zealand) and numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection and quantification of channel varaibility along braided river : The Hurunui's case (New Zealand).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés géométriques et hydrauliques dans les milieux fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian velocity correlation and effective transport models for highly heterogeneous permeability fields. In : Vienna, Austria, 13-18 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute exchange between a fracture and the surrounding porous matrix. An analog experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection and quantification of channel variability along braided river: the Hurunui's case (NZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation lengths of fracture networks, and consequences for flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-04646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of main flow structures for highly channeled flow in fractured media by solving the inverse problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-02501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular-automaton model of wide rivers, and discussion about the basic processes required to braiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-04676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional dynamics of the Rangitikei River (North Island, New Zealand) since the Last Glacial Maximum. In : , Vienna, Austria, 13-18 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-08717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the 3D fracture distribution model from core (10 cm) to outcrop (10 m) and lineament (10 km) scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Scaling in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws during localization of brittle/ductile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Scaling in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of the velocity field organization on the solute transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall Meeting, ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a synthetic fracture with one porous wall: fracture-matrix interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.H14C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS "Vers une science des systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a long-term mean sediment load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inconnu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EGU06-A-09738, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the 3D fracture distribution model from core -10 cm- to lineament -10 km- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07751, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et modélisation des largeurs de rivières et de leur dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-ductile coupling : Role of ductile viscosity in the pattern of brittle fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07113, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-test flow responses of highly heterogeneous porous and fractured media. In : European Geosciences Union General Assembly 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07893, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle/ductile coupling : Transition from localized to diffuse brittle fracturing as a function of the ductile viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th Conference on Deformation Mechanisms, Rheology and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland. pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La percolation des fluides dans les milieux géologiques fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général des Sociétés Française et Belge de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of grain size on channel patterns in a numerical model of alluvial rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-06542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The width (and slope) of an incising river: analytical solution and comparison with natural and experimental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-04876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface condition and hillslope position on hydrologic and erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-hua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cros-Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie: Processus et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Lumigny, France. 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a channel width evolution model and a multi-grain size sediment transport model: a simplified approach to predict the response of a river reach to a catastrophic sediment release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-14139, 2025, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture networks as reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.H11C-01, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precipiton-Based Approach for Multi Grain-Size Transport Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-15456, 2023, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood: a fast stationary solution for 2D hydrodynamics in landscapes evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-3421, 2023, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04080593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial response to glacial-interglacial cycles - modelling the evolution of the Hochrhein using EROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Landgraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-2327, 2023, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Biot and Skempton coefficients for fractured rocks&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14955, 2023, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04083151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrodynamically consistent &amp;quot;slope-area&amp;quot; relationship foranalysing fluvial landscape with wide rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the spatial distribution of sealing in fracture networks from core-log data, and impact on network connectivity from DFN modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-16360, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02153788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field assessment of the ability of Ground Penetrating Radar to detect fractures in very low permeable crystalline rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFN.lab: software platform for Discrete Fracture Network models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1778, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 2D Hydraulic Modelling Can Improve Landscape Analysis in Tectonic Geomorphology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.EP31C-2301, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automated flood mapping methods in flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Thermo-Hydro-Mechanical coupled processes in fractured media by Discrete Fracture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1786, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of hydraulic models in fractured rocks. Application to the Forsmark site (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1760, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3D fracture distribution and fracture connectivity by combined Ground Penetrating Radar imagery and tracer tests at the Äspö Hard Rock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-2368, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02304259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of increased complexity flood inundation mapping methods in flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Nomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03782363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of erosion and incision dynamics on the luminescence (IRSL) apparent ages of fluvial terraces (Rangitikei River, New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-14301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb Mechanics And Landscape Geometry Explain Landslide Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8864, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of process based DFN to account for fracture network geometrical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cargèse Summer School : Flow and Transport in Porous and Fractured Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02153828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Khi-analysis of landscapes to channel-hillslope systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-15524, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of long-term hydrogeological observatories for characterizing and modelling heterogeneous groundwater systems at multiple temporal and spatial scales: the example of Ploemeur, a crystalline rock aquifer (Brittany).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14682, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Fracture Network Model with Stress-Driven Nucleation and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, La Nouvelle Orléans, LA, United States. , pp.H21C-1462, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01731621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of topography gradients on residence time distributions, mixing dynamics and reactive hotspot development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11495-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheinway Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-12916-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of flood frequency, riparian vegetation and threshold on long-term river transport capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-13276-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export of earthquake-triggered landslides in active mountain ranges: insights from 2D morphodynamic modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. Proceedings GeoMod 2016, pp.147-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01397053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the landsliding numerical model SLIPOS and prediction of the seismically induced erosion for several large earthquakes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. Proceedings GeoMod 2016, pp.132-133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the landsliding numerical model SLIPOS and prediction of the seismically induced erosion for several large earthquakes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-581, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Landsliding Numerical Model SLIPOS and Prediction of the Seismically Induced Erosion for Several Large Earthquakes Scenarios in New-Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.EP53B-0936, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01416964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Shear-Thinning Fluids as “Smart” Tracers to Infer Fracture Network Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Selker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Abou Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H13A-1466, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between “Poissonian” and “mechanically-oriented” DFN models for predicting flow structure and permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, France. pp.H53D-0886, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 2D Hydrodynamic Model Floodos and Implications of Distributed Friction on Sediment Transport Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, France. pp.EP51E-3565, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Bedrock Landsliding and Runout Algorithm to Explore Hillslope-Channel Coupling in 2D Stochastic Landscape Evolution Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.EP51E-3571, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization processes of continental aquifers during marine transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Geophysical Research Abstracts, 16, pp.EGU2014-8959, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization processes of continental aquifers during marine transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-8959, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of fluids circulation in continental aquifers at a regional scale (Armorican massif, Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMontréal 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montréal, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data (Rangitikei River, new Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 15, pp.EGU2013-11550, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00950528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, landslides and short-term meandering bedrock river dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.EP51C-1002, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects in channels with periodically varying aperture and impact on solute dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, United States. Geophysical Research Abstracts, 14, pp.EGU2012-12302, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Properties of Flow in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects in a channel with periodically varying aperture and impact on solute dispersio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H53G-1597, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity impact on biofilm development in subsurface environments - A laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.B23B-0452, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of density contrasts on the solute transport through a horizontal fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H51C-0912, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture zone delineation in hard-rock aquifers: Theoretical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H53E-1089, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a mixing scale for transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Turuban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H51C-0904, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Synthetic Rock Mass and Discrete Fracture Network approaches to study rock mass strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges in Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2024, 9781003429234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in multiscale fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cello and B.D. Malamud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal analysis for natural hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of London, pp.31-45, 2006, Geological Society, Special Publication, n°261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper essays on model validation Task 10 of SKB Task Force GWFTS -Validation approaches for groundwater flow and transport modelling with discrete features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G William Lanyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Gylling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKB. 2024, TR-22-04, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04743255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mass effective properties from a DFN approach Phase 1 - Elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Ghazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] R-20-05, Svensk Kärnbränslehantering AB. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de la collision continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Rennes 1, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00626782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId637"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Davy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of discrete fracture networks into equivalent continuum models for sparsely fractured rocks: comparing flow-based and geometry-based upscaling for flow and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nuclear Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnuen.2026.1760157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05604584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a multi-grain-size total sediment load model through a new standardized reference shear stress for incipient motion and an adjusted saltation height description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1229 - 1248. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1229-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05482152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dataset for hydraulic simulations of flash floods in the French Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.2963-2983. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-2963-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05150377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing as a correlated aggregation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Villermaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 992, pp.A6. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.14040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling stress and transmissivity to define equivalent directional hydraulic conductivity of fractured rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342, pp.107739. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04713841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and hydrodynamic controls on fluid travel time distributions across fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (47), pp.e2414901121. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2414901121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04789879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Size-Dependent and Stress-Dependent Fracture Properties on the Biot and Skempton Coefficients of Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.8929-8950. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-04038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Stress Variability in Fractured Rock Masses with Frictional Properties and Power Law Fracture Size Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein A Kasani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.2407-2420. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03683-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04426484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood 1.0: an efficient algorithm to approximate 2D hydrodynamics for landscape evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.1295 - 1313. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-12-1295-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04822581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on fracture openness and reactivation in Forsmark, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6686. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33619-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04083362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing measurements and representations of subsurface heterogeneity and dynamic processes: towards 4D hydrogeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fleckenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.255-287. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2022-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of fractured rock flow. Proposition of indicators for selection of DFN based flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geo-hydrological Data &amp; Models [GDM - Géo-hydrologie, données et modèles], 355 (S1), pp.667-690. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03940371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Matrix Diffusion on Heat Transport Through Heterogeneous Fractured Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.e2022WR033910. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022wr033910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04000584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Biot and Skempton Poroelastic Coefficients for a Fractured Rock Mass from a DFN Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.8907-8925. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04206189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro‐geomorphic metrics for high resolution fluvial landscape analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.e2021JF006535. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JF006535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03607941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic bedrock channel width during knickpoint retreat enhances undercutting of coupled hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Baynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (15), pp.3629-3640. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autogenic knickpoints in laboratory landscape experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-229-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03625741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi grain‐size total sediment load model based on the disequilibrium length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.e2021JF006546. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021jf006546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03843248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-tracking formulation of advective-diffusive heat transport in deformable fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 603 (D), pp.127157. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.127157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03431972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR-inferred fracture aperture widening in response to a high-pressure tracer injection test at the Äspö Hard Rock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.106249. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03274403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mechanics and DFN models in the Swedish Nuclear Waste Disposal Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darcel Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goc Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 861 (4), pp.042124. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/861/4/042124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03423352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of automated methods for flash flood inundation mapping: a comparison of a digital terrain model (DTM) filling and two hydrodynamic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.2979 - 2995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-2979-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Fracture Network Model With Stress-Driven Nucleation: Impact on Clustering, Connectivity, and Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02467517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based flow modeling approach adapted to multiscale discrete-fracture-network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey D Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (5), pp.053312. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.053312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03020746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which fractures are imaged with Ground Penetrating Radar? Results from an experiment in the Äspö Hardrock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105674. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02571769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel widening downstream of valley gorges influenced by flood frequency and floodplain roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (1), pp.154-174. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01963021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Density Variability of Poissonian Discrete Fracture Networks, with application to power-law fracture size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, pp.77-83. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-49-77-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02277999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic cycles, earthquakes, landslides and sediment fluxes: Linking tectonics to surface processes using a reduced-complexity model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 339, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02123764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb mechanics and relief constraints explain landslide size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (8), pp.4258-4266. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape dynamics revealed by luminescence signals of feldspars from fluvial terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8569. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44533-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02157686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear flows accelerate mixing dynamics in hyporheic zones and hillslopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (21), pp.11659-11668. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL079914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic properties of fractured rock masses with frictional properties and power-law fracture size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (8), pp.6521-6539. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JB015329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay P. Zarnetske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01674523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01712552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid post-seismic landslide evacuation boosted by dynamic river width</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.680-684. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced DFN Models from Multi-Support Data for Underground Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, ISRM EUROPEAN ROCK MECHANICS SYMPOSIUM EUROCK 2017, 191, pp.1015-1022. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01553110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precipiton method to calculate river hydrodynamics, with applications to flood prediction, landscape evolution models, and braiding instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (8), pp.1491-1512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JF004156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precipiton-based approach to model hydro-sedimentary hazards induced by large sediment supplies in alluvial fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Hydromechanical Behavior of a Fault Zone From Transient Surface Tilt and Fluid Pressure Observations at Hourly Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Burbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrerick Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (12), pp.10558-10582. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01674282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity, permeability and channeling in randomly-distributed and kinematically-defined discrete fracture network models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (11), pp.8526-8545. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR018973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales of regional circulation of saline fluids in continental crystalline rock aquifers (Armorican Massif, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vergnaud-Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.1413-1426. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-1413-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01148977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes during the last 5 million years on groundwater in basement aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.14132. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological impact of constrained fracture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmund Mongstad Hope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.Art. 75. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Dupuit assumption suitable for predicting the groundwater seepage area in hillslopes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.2394-2406. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR014284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00979585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling preasymptotic transport in flows with significant inertial and trapping effects - The importance of velocity correlations and a spatial Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2014.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01004059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of regional circulation of saline fluids in continental aquifers (Armorican massif, Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (6), pp.6599-6635. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hessd-11-6599-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01018956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning a regional groundwater flow system into shallow local and deep regional flow compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2274-2286. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00841206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of fracture nucleation, growth and arrest, and consequences for fracture density and scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), pp.1393-1407. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Intermittency, Dispersion, and Correlated Continuous Time Random Walks in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.184502. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00836057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial scaling of hydraulic response to recharge in fractured aquifers: Insights from a frequency domain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Russian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (5), pp.3007-3023. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wrcr.20260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of permafrost development on groundwater flow patterns: a numerical study considering freezing cycles on a two-dimensional vertical cut through a generic river-plain system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Benabderrahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.257-270. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-012-0909-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian André Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigmund Mongstad Hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.7. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2013.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00948582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting source and transport: Suspended sediments in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 351-352, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00769744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of transient groundwater storage on the discharge of Himalayan rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.127-132. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inertial effects on solute dispersion in a channel with periodically varying aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.083602. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00745643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume approach with local adaptation scheme for the simulation of free surface flow in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (13), pp.1574-1591. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.1065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00738966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transfer and the hydrological cycle of Himalayan rivers in Nepal = Transfert de sédiments et cycle hydrologique des rivières himalayennes au Népal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344 (11-12), pp.627-635. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Lagrangian-volumes method to simulate nonlinearly and kinetically sorbing solute transport in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120-121, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of incomplete mixing: A key to anomalous transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1, part 2), pp.n°015301. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.015301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00620762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous kinetics in diffusion limited reactions linked to non-Gaussian concentration probability distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (17), pp.n°174104. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3655895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00649493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for using borehole temperature-depth profiles under ambient, single and cross-borehole pumping conditions to estimate fracture hydraulic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V. Klepikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 407 (1-4), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.07.018|⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00636856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal pre-asymptotic solute transport in a model fracture with Significant density contrasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120-121, pp.184-197. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of power-averaging for quantifying the influence of structure organization on permeability upscaling in on-lattice networks under mean parallel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.W08519. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A likely universal model of fracture scaling and its consequence for crustal hydromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.B10411. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB007043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical characteristics of flow as indicators of channeling in heterogeneous porous and fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.257-269. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00577996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity-consistent mapping method for 2-D discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.W07532. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00604949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’un modèle hydrogéologique à fractures discrètes à l’étude des aquifères fracturés du socle Archéen de Touba (Nord-Ouest, Côte d’Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Fernand Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Lasm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Ghislain Akaffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038924ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01135948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian mixing: Temporal evolution of the scalar dissipation rate in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (12), pp.1468-1475. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of the transition from localized to distributed fracturing in layered brittle­ductile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 484 (1-4), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2009.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00600552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial erosion/transport equation of landscape evolution models revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (F3), pp.F03007. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JF001146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00424874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalization of physical and chemical properties in hard-rock aquifers deduced from chemical and groundwater age analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.2686-2707. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2008.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00338893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the velocity field organization in heterogeneous media by conditional correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (2), pp.W02419. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between fractional flow models and fractal or long-range 2-D permeability fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.W04431. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006WR005236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00155107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the angular correction applied to fracture intensity profiles along drill core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B11), pp.B11408. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB004121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxido-reduction sequence related to flux variations of groundwater from a fractured basement aquifer (Ploemeur area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Ebro basin connect to the Mediterranean before the Messinian salinity crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (1-2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion rates in Burgundian vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Quiquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General database for ground water site information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacque Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (5), pp.743-748. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale fluvial erosion parameters deduced from modeling the Mediterranean sea level drop during the Messinian (late Miocene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (F3), pp.F03005. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JF000387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.5546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-ductile coupling : Role of ductile viscosity on brittle fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (10), pp.L10308. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL022272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge, discharge variability, and the bedrock channel profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (F4), pp.F04006. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JF000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the Messinian Salinity Crisis end?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00627.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge, discharge variability, and the bedrock channel profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (F4), pp.F04006. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JF000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity and fluid velocities in the upper continental crust (2 to 4 km) inferred from injection tests at the Soultz-sous-Forêts geothermal site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (11), pp.2405-2415. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2003.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back arc extension and collision : an experimental approach of the tectonics of Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157, pp.871-889. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02223.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil surface roughness and flowpath connectivity in overland flow experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-hua Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 46 (2-3), pp.125-139. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0341-8162(01)00162-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental collision, gravity spreading, and kinematics of Aegea and Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), pp.290-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation parameter and percolation-threshold estimates for 3D random ellipses with widely-scattered distributions of eccentricity and size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.5948-5952. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.5948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right-lateral shear along the Northwest Pacific Margin and the India-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. Cobbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9 (6), pp.1409-1419. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/TC009i006p01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00733126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a coupled model of channel width evolution and multi-grain size sediment transport to predict the full signal (all grain sizes) of sediment cascades preserved in stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-15663, 2026, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-15663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05569786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a channel width evolution model and a multi-grain size sediment transport model: a simplified approach to predict the response of a river reach to a catastrophic sediment release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-14139, 2025, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Precipiton-Based Approach for Multi Grain-Size Transport Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-15456, 2023, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture networks as reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Mathiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2023 (AGU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.H11C-01, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04448290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood: a fast stationary solution for 2D hydrodynamics in landscapes evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-3421, 2023, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04080593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial response to glacial-interglacial cycles - modelling the evolution of the Hochrhein using EROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Mey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Landgraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-2327, 2023, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent Biot and Skempton coefficients for fractured rocks&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14955, 2023, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04083151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrodynamically consistent &amp;quot;slope-area&amp;quot; relationship foranalysing fluvial landscape with wide rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the spatial distribution of sealing in fracture networks from core-log data, and impact on network connectivity from DFN modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-16360, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02153788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field assessment of the ability of Ground Penetrating Radar to detect fractures in very low permeable crystalline rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Molron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFN.lab: software platform for Discrete Fracture Network models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1778, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How 2D Hydraulic Modelling Can Improve Landscape Analysis in Tectonic Geomorphology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.EP31C-2301, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of automated flood mapping methods in flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of hydraulic models in fractured rocks. Application to the Forsmark site (Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1760, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Thermo-Hydro-Mechanical coupled processes in fractured media by Discrete Fracture Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.H41H-1786, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of increased complexity flood inundation mapping methods in flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Nomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03782363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3D fracture distribution and fracture connectivity by combined Ground Penetrating Radar imagery and tracer tests at the Äspö Hard Rock Laboratory, Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-2368, 2019, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02304259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of erosion and incision dynamics on the luminescence (IRSL) apparent ages of fluvial terraces (Rangitikei River, New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-14301, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb Mechanics And Landscape Geometry Explain Landslide Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8864, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of process based DFN to account for fracture network geometrical complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cargèse Summer School : Flow and Transport in Porous and Fractured Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02153828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Khi-analysis of landscapes to channel-hillslope systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-15524, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of long-term hydrogeological observatories for characterizing and modelling heterogeneous groundwater systems at multiple temporal and spatial scales: the example of Ploemeur, a crystalline rock aquifer (Brittany).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14682, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Fracture Network Model with Stress-Driven Nucleation and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, La Nouvelle Orléans, LA, United States. , pp.H21C-1462, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01731621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of topography gradients on residence time distributions, mixing dynamics and reactive hotspot development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11495-3, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of flood frequency, riparian vegetation and threshold on long-term river transport capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-13276-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheinway Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-12916-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the landsliding numerical model SLIPOS and prediction of the seismically induced erosion for several large earthquakes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. Proceedings GeoMod 2016, pp.132-133, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Landsliding Numerical Model SLIPOS and Prediction of the Seismically Induced Erosion for Several Large Earthquakes Scenarios in New-Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.EP53B-0936, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01416964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the landsliding numerical model SLIPOS and prediction of the seismically induced erosion for several large earthquakes scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Quigley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-581, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export of earthquake-triggered landslides in active mountain ranges: insights from 2D morphodynamic modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMod Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montpellier, France. Proceedings GeoMod 2016, pp.147-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01397053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Shear-Thinning Fluids as “Smart” Tracers to Infer Fracture Network Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Selker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Abou Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H13A-1466, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 2D Hydrodynamic Model Floodos and Implications of Distributed Friction on Sediment Transport Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, France. pp.EP51E-3565, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between “Poissonian” and “mechanically-oriented” DFN models for predicting flow structure and permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, France. pp.H53D-0886, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Bedrock Landsliding and Runout Algorithm to Explore Hillslope-Channel Coupling in 2D Stochastic Landscape Evolution Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.EP51E-3571, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization processes of continental aquifers during marine transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Geophysical Research Abstracts, 16, pp.EGU2014-8959, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization processes of continental aquifers during marine transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-8959, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of fluids circulation in continental aquifers at a regional scale (Armorican massif, Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMontréal 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montréal, Canada. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data (Rangitikei River, new Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 15, pp.EGU2013-11550, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00950528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods, landslides and short-term meandering bedrock river dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.EP51C-1002, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects in channels with periodically varying aperture and impact on solute dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, United States. Geophysical Research Abstracts, 14, pp.EGU2012-12302, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Properties of Flow in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial effects in a channel with periodically varying aperture and impact on solute dispersio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H53G-1597, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity impact on biofilm development in subsurface environments - A laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Roubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.B23B-0452, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vienne, Austria. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01118968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of density contrasts on the solute transport through a horizontal fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H51C-0912, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture zone delineation in hard-rock aquifers: Theoretical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H53E-1089, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a mixing scale for transport in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Turuban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H51C-0904, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation and Stress Fields on Hydraulic Conductivity Under Strong Topographic Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landon Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-14150, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05569799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Crustal-Scale Rheological Equation Using Stress Measurements and Mechanical Property Estimations from Discrete Fracture Network Models: A Case Study of Fennoscandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-16531, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Discrete Fracture Network (DFN) Model with Observed In-situ Flow Rates: A Poisoonian Approach for Improving Flow Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiu Miranda Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2025 (AGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2025, New Orleans, United States. pp.H44D-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05455621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tunnel Induced Stress Redistribution on Hydraulic Conductivity in Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurock 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting the Friction Coefficient of Heterogeneous Riverbeds Using 2D Hydraulic Simulations and Fluvial Topo-Bathymetric LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Nativ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. pp.EGU25-5794, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fluvial morphodynamics through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-15452, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of fractures on the Biot and Skempton coefficients of fractured rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-11408, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des contraintes topographiques sur la fracturation de sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Vairé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Lyars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04441502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau modèle numérique de dynamique des paysages pour étudier l'impact des évènements extrêmes sur la dynamique des reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphFlood: un algorithme efficace pour simuler l'hydrodynamisme dans les modèles d'évolution de paysages et les MNT haute-résolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schwanghart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04438776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Characteristics of Particle Trajectories in DFN and Consequences on Travel Time Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56952/ARMA-DFNE-22-0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03959892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastFlood: a fast and simple 2D hydrodynamic or hydrostatic numerical solution to river flow in landscape evolution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Feliciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-3142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03694030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study on the thermo-mechanical response of deformable fractured systems to advective-diffusive heat transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-5748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permecability: Factoring Stress Dependency into the Permeability of Fractured Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.H42E-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03534522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical formulation for thermo-mechanical advective-diffusive heat transport in DFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA)., Jun 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing multiscale Discrete Fracture Network flow with graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey De'Haven Hyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA), Jun 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autogenic knickpoints initiation related to downstream river width dynamic: Experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold de Lavaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Fracture Network Intersections from DFN Models and Data: Density Distribution, Topology, and Stereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association (ARMA)., Jun 2021, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03339137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Universal Theory of Multi-Grain Size Sediment Transport Using the Transport Length and Erosion-Deposition Model Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP31A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two automated inundation-mapping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie automatisée des zones inondables sur les têtes de bassins versants : évaluation de 3 approches sur 3 crues rapides exceptionnelles dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hocini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : «Ruissellement : diagnostic et solutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Flow Processes in Fractured Media Across Scales: Experimental and Modeling Advances II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyungchul Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H33C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Flow Processes in Fractured Media Across Scales: Experimental and Modeling Advances III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyungchul Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.H34A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02402474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Discrete Fracture Network models using structural and flow data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discrete Fracture Network Engineering Conference (DFNE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01857504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations in large tridimensional Discrete Fracture Networks (DFN): II. Flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT 2018 -15th IMACS/ISGG meeting on applied scientific computing and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mass effective properties from a DFN approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seatle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01833194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of reactive mixing hot spots from hyporheic zones to fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Farasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H13E-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic meshing of Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow simulations in geology-based Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - Reactive Flows in Deformable, Complex Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Oberwolfach, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic cycles, earthquakes, landslides and sediment fluxes: linking tectonics to surface processes using a reduced-complexity model,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flow properties of large scale fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2018 - 10th Annual Meeting and Jubilee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-seismic sediment evacuation: from single landslide removal towards mountain range and global fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.EP23A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does surface deformation inform on subsurface groundwater flow ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.NS34A-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFN, why, how and what for, concepts, theories and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Discrete Fracture Network Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seatle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01833284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb Mechanics And Landscape Geometry Explain Landslide Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.EP51B-1644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01731640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological control on groundwater flow, transit times and water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Kolbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-11516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01520836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Discrete Fracture Network models with implications on the predictions of permeability and flow channeling structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Selroos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H21C-1463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Surface Topography Variations To Subsurface Mixing And Reaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Bandopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.H53G-1550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01732491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid post-seismic landslide evacuation boosted by dynamic river width and implications for sediment fluxes during the seismic cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-9232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01510307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress fluctuations in fracture networks from theoretical and numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.T14C-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01734786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export of earthquake-triggered landslides in active mountain ranges: insights from 2D morphodynamic modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-13184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export Time of Earthquake-Derived Landslides in Active Mountain Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.EP32C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01417021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of erosion and sedimentation using time-lapse gravimetry and Lidar in southern Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheinway Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. p.9089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-averaging method to characterize and upscale permeability in DFNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H53I-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling effects on elastic properties of jointed rock mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurock 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between “Poissonian” and “mechanically-oriented” DFN models for the prediction of permeability and flow channeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des problèmes de blanchiment chez les all black où Impact et enregistrement de la dynamique de l’incision fluviatile (Rangitikei, Nouvelle Zélande) sur les géochronomètres OSL, IRSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of 3D fractured systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Pierce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Intermittency, Dispersion, and Correlated Continuous Time Random Walks in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. Tartakovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Mar 2014, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-Poissonian, likely-universal, fracture model for hardrock DFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site DFN modeling: assessment of 3D statistical distributions at different scales, and of statistically identical fracture domains. SKB sites examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olofsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Discrete Fracture Network Engineering (DFNE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of aquifers at the regional scale by marine transgression: Time scales and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, United States. pp.H31A-0585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Multi-Porosity to Multiple-Scale Permeability Models of Natural Fractured Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2014, San Francisco, France. pp.H52D-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01088576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow partitioning in regional groundwater flow systems as a function of recharge and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.H11H-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water tables: future challenge in the theory of regional groundwater flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Dupuit assumption suitable for seepage area prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.H21G-1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drilling and imaging fracture flow paths in the deep critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop - Drilling, Sampling, and Imaging the Depths of the Critical Zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clifford Riebe and Jon Chorover, Oct 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogeological observatory of Ploemeur (France) : Long-term monitoring and experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 GSA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, United States. pp.212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00880077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water tables: future challenge in the theory of regional groundwater flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a Saline Component at Shallow Depth in the Crystalline Armorican Basement (W France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Armandine Les Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud-Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of plant surface and groundwater interaction using improved physically-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range of variations in stream temperature as a relevat indicator to characteristize the stream and groundwater temperature signals and their interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, rennes, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00823467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (fast) “precipiton” method to calculate river hydrodynamics with applications to landscape evolution models as well as flood prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, United States. pp.EP53E-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow partitioning at the scale of a regional aquifer in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Regional Groundwater Flow: Theory, Applications and Future Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust depth-averaged models for hillslope seepage area prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of permeability and structure of flows in fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2013, San Francisco, France. pp.H51O-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01121097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests of hydrogeological observatories for characterizing heterogeneous groundwater systems: the example of the Ploemeur hard-rock aquifer (French Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H12A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00804724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Fracture Domain methodology for DFN modeling applied to site characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurorock 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical analysis of topographical, geological and climatic controls on the groundwater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of bedrock incision dynamics by optical luminescence data (OSL/IRSL), Rangitikei River, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Wallinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieser Uwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Erosion and weathering”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sediment transfer function: a key to understand geomorphological and sediment dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Erosion and weathering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intricate relationship between sediment dispersion and channel dynamics in straight and braider rivers: insights from numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H34A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A likely-universal model of fracture density and scaling justified by both data and theory. Consequences for crustal hydro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H11I-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00672966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency domain analysis to characterize heterogeneity and recharge mechanisms in a fractured crystalline-rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, Californie, United States. pp.H51M-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The real cause of the suspended sediment transport - river discharge hysteresis loop, in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a plane horizontal fracture: influence of density contrasts and fracture-matrix exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-11847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in 2D highly heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Porous Media &amp; Annual meeting of the International Society for Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Porous Media, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls and characteristics of groundwater flow to streams in the catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between deep bedrock aquifers and surface water in functions recharge conditions and topography: a numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Jimenez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting hydrology and suspended sediment transport with precipitation in the Nepal Himalayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoff Andermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport through a fracture with significant density effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd summer school on "Flow and Transport in Porous and Fractured media"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cargèse, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and spreading are complementary non-Fickian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bolster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.H53I-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling permeability and characterizing flow channeling in complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Boiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty on sustainability assessment in fractured aquifers under pumping conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of 3D synthetic fracture patterns derived from simplified growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Groundwater Symposium 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of the RDME through the Van Kampen system-size expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International conference on computational Methods in Water Resources, CMWR 2010, J. Carrera (Ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting to the Impacts of Climate Change on Groundwater Quantity and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Baraka-Lokmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR7 – The 7th Annual International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Abou Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a plane horizontal fracture: influence of density contrasts and fracture-matrix exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2 and Fluids in Nanoscience, International Centre of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de connaissance de la ressource en eau dans les milieux de socle – expériences de suivi d'aquifères bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Montety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de connaissance de la ressource en eau dans les milieux de socle - expériences de suivi d'aquifères bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laurencelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montety De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in multi-scale fracture networks: numerical optimization by use of a Mortar-like method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pau and C.N.R.S, France University of Granada, Spain University Mohammed I - Oujda, Morocco, Jun 2009, Pau, France. pp.761-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem for highly channeled flow structures in fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of tectonic advection on relief dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echange de solutés entre une fracture et la matrice poreuse adjacente : Une expérience analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and variability analysis of Discrete Fracture Network models from extensive outcrop and borehole field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-9333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete dual-porosity fracture network for modeling flow in heterogeneous porous fractured media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon conference on flow and transport in permeable media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Magdalen College, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network of hydrogeological sites H+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gille Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall Meeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of braided rivers in natural environment (Canterbury plain, New-Zealand) and numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection and quantification of channel varaibility along braided river : The Hurunui's case (New Zealand).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre propriétés géométriques et hydrauliques dans les milieux fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute exchange between a fracture and the surrounding porous matrix. An analog experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-07956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian velocity correlation and effective transport models for highly heterogeneous permeability fields. In : Vienna, Austria, 13-18 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal detection and quantification of channel variability along braided river: the Hurunui's case (NZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-05602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of main flow structures for highly channeled flow in fractured media by solving the inverse problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-02501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation lengths of fracture networks, and consequences for flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-04646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular-automaton model of wide rivers, and discussion about the basic processes required to braiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-04676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional dynamics of the Rangitikei River (North Island, New Zealand) since the Last Glacial Maximum. In : , Vienna, Austria, 13-18 april</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.EGU2008-A-08717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the 3D fracture distribution model from core (10 cm) to outcrop (10 m) and lineament (10 km) scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Scaling in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of the velocity field organization on the solute transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall Meeting, ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws during localization of brittle/ductile systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Scaling in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute transport in a synthetic fracture with one porous wall: fracture-matrix interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Bremond d'Ars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.H14C-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractures et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS "Vers une science des systèmes complexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the 3D fracture distribution model from core -10 cm- to lineament -10 km- scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07751, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a long-term mean sediment load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laguionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inconnu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EGU06-A-09738, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater influence on river nitrate concentration in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Gestion des grands aquifères -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et modélisation des largeurs de rivières et de leur dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle-ductile coupling : Role of ductile viscosity in the pattern of brittle fracturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07113, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-test flow responses of highly heterogeneous porous and fractured media. In : European Geosciences Union General Assembly 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07893, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La percolation des fluides dans les milieux géologiques fracturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général des Sociétés Française et Belge de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of grain size on channel patterns in a numerical model of alluvial rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van den Driessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-06542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The width (and slope) of an incising river: analytical solution and comparison with natural and experimental rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Turowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Hovius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-04876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle/ductile coupling : Transition from localized to diffuse brittle fracturing as a function of the ductile viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th Conference on Deformation Mechanisms, Rheology and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zurich, Switzerland. pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface condition and hillslope position on hydrologic and erosion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-hua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cros-Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie: Processus et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Lumigny, France. 146 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Synthetic Rock Mass and Discrete Fracture Network approaches to study rock mass strength properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Mas Ivars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Kasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges in Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2024, 9781003429234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in multiscale fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cello and B.D. Malamud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractal analysis for natural hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society of London, pp.31-45, 2006, Geological Society, Special Publication, n°261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00194004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper essays on model validation Task 10 of SKB Task Force GWFTS -Validation approaches for groundwater flow and transport modelling with discrete features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G William Lanyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Gylling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SKB. 2024, TR-22-04, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04743255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock mass effective properties from a DFN approach Phase 1 - Elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Goc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Doolaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Ghazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] R-20-05, Svensk Kärnbränslehantering AB. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03326689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de la collision continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Rennes 1, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00626782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId647"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05482152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Minor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Howarth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1229-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Goc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lavoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas Ivars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285741v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.14040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04789879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Selroos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2414901121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04638151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Simone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kasani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mas Ivars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04038-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein A Kasani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03683-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schwanghart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1295-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doolaeghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33619-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hermans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-95" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.174" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr033910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206189v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03515-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607941v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Baynes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-229-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Simone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127157" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Molron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcel Caroline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine Etienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goc Romain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/861/4/042124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02467517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Munier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03020746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D Hyman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053312" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02571769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105674" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01963021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004767" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-49-77-2019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082351" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Reimann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44533-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015329" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Bandopadhyay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01553110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF004156" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4171" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Burbey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrerick Boudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018973" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01148977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aquilina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1413-2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14132" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Mongstad Hope" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00075" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014284" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01004059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bolster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouquain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.04.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018956v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6599-2014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20186" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00836057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Tartakovsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.184502" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20260" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;gnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benabderrahamane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0909-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20P8LNZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andr&#233; Andresen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747458" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoff Andermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1356" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00738966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQF0J0RT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.03.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46NQMSR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.015301" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649493v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Klepikova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.018|" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.08.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNLJHTD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boiry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008769" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577996v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.12.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ghislain Akaffou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038924ar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bolster" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.08.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR9X1SR8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004875" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005236" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128410v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115606v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tarits" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2X3B45B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128425v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque Bodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Grand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00220.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHFDZVMM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078777v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022272" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000259" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085192v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021626v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02223.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784134v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.08.023" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF764WGT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681184v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-hua Huang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00162-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RHX9FBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135821v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.5948" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733126v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Cobbold" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC009i006p01409" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDD4DCA91074BBD15EA07408DE0B22DF3880A013/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vair&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16531" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377836v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05455621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Miranda Xiao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061812v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Nativ" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5794" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511508v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15452" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511488v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11408" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441502v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mas Lyars" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438762v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56952/ARMA-DFNE-22-0048" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feliciano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326683v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326686v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey De'Haven Hyman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669239v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12835" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03339137v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532390v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402468v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hyman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kyungchul Kang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402474v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857504v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896900v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01833194v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928175v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bochet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896927v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900599v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900605v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927803v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928168v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01833284v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731640v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732491v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734786v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308943v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417021v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605976v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheinway Hwang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241866v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121083v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090401v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080342v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Pierce" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121092v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090406v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olofsson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088580v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088576v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121101v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130994v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880077v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121094v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120197v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130164v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853165v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.157" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121103v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121097v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804724v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061748v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122516v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122539v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieser Uwe" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122528v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865733v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122568v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122554v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122562v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122558v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610296v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609889v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122581v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610459v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609608v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609618v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Baraka-Lokmane" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pope" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Smith" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610283v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00549663v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610304v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montety De" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377158v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280218v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377163v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375980v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Porel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280955v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280978v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquain" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374143v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280161v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280982v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377167v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280186v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377292v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376280v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374137v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280541v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375907v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rieser" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266576v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261026v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261048v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266578v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165277v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118414v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078705v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113987v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112878v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112764v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turowski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768775v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cros-Cayot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061951v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14139" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448290v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083162v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15456" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080593v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3421" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083158v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landgraf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2327" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083151v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14955" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226310v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8423" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153788v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402758v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402555v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402513v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402661v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402624v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02304259v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Moron" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073639v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767738v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153828v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510107v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510131v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731621v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520903v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308554v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308941v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397053v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397042v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quigley" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308563v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416964v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241884v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Selker" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abou Najm" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121085v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121088v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121086v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121091v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113657v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113635v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00950528v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reiser" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122505v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Davies" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122526v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113331v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tartakovsky" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122496v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122512v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122572v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122570v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118968v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122577v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Turuban" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377869v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194004v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743255v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G William Lanyon" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Dershowitz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gylling" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326689v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626782v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05604584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Svensson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Goc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2026.1760157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05482152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Minor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Howarth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1229-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05150377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Godet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hocini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-2963-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285741v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Heyman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.14040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04713841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lavoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mas Ivars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107739" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04789879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Selroos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2414901121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04638151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Simone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kasani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mas Ivars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-04038-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein A Kasani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03683-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04822581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gailleton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schwanghart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-12-1295-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doolaeghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33619-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hermans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2022-95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03940371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022wr033910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04206189v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03515-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03607941v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006535" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Baynes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold de Lavaissi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-229-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jf006546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Simone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03274403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Molron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03423352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcel Caroline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavoine Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goc Romain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/861/4/042124" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2979-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02467517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Munier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03020746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D Hyman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02571769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105674" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01963021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croissant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-49-77-2019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.04.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082351" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Reimann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Wallinga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44533-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Bandopadhyay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JB015329" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01553110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF004156" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Burbey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrerick Boudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020588" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381214v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01148977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Aquilina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1413-2015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14132" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Mongstad Hope" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00979585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014284" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01004059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bolster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bouquain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2014.04.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01018956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6599-2014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00841206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20186" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50120" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00836057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. Tartakovsky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.184502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20260" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;gnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Benabderrahamane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-012-0909-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20P8LNZP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andr&#233; Andresen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2013.00007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoff Andermann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gloaguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.059" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQG4MWMS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoff Andermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1356" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00738966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1065" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQF0J0RT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00788819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBTLGQSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.03.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46NQMSR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.015301" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649493v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3655895" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V. Klepikova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.018|" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609892v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.08.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNLJHTD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boiry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008769" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007043" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.12.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roubinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ghislain Akaffou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038924ar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bolster" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.08.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600552v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.09.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR9X1SR8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424874v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001146" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2008.06.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138043v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR004875" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155107v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005236" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004121" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tarits" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.09.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2X3B45B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castelltort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.04.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2WLQTD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356928v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128425v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque Bodin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Grand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00220.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHFDZVMM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JF000387" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022272" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hovius" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JF000259" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085039v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00627.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RQ5GLML-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085192v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03784134v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.08.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF764WGT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021626v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02223.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-hua Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00162-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RHX9FBN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801556v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135821v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.5948" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Cobbold" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC009i006p01409" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDD4DCA91074BBD15EA07408DE0B22DF3880A013/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-15663" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061951v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14139" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083162v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15456" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04448290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080593v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3421" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083158v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Mey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Landgraf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2327" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083151v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14955" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8423" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153788v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402758v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402555v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402513v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397120v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402624v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402661v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782363v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Nomis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02304259v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Moron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073639v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767738v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02153828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510131v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731621v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520903v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308941v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308554v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheinway Hwang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397042v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Quigley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416964v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397053v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241884v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Selker" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abou Najm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121088v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121085v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121091v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113657v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113635v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ayraud-Vergnaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00950528v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reiser" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122505v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Davies" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122526v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113331v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tartakovsky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122496v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122512v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119929v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gloaguen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118968v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122572v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122577v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Turuban" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569799v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14150" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061939v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vair&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16531" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05455621v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Miranda Xiao" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377836v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061812v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Nativ" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5794" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15452" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11408" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441502v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mas Lyars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438762v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438776v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56952/ARMA-DFNE-22-0048" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feliciano" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693761v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534522v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326683v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326686v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey De'Haven Hyman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669239v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12835" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03339137v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532390v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03782330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16441" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hyman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kyungchul Kang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402474v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857504v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896900v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laug" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01833194v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928175v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bochet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896927v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900605v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395322v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Hilton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900599v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927803v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928168v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01833284v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731640v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520836v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734784v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01732491v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510307v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734786v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308943v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01417021v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605976v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241866v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121083v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090401v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080342v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090197v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Pierce" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121092v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090406v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090196v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olofsson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088580v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088576v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121101v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130994v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121094v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120197v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00880077v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130164v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853165v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.157" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823469v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00823467v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121099v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121103v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01121097v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00804724v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061748v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122516v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122539v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieser Uwe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122528v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865733v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672966v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667843v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119821v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122568v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122562v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122554v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122558v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Jimenez-Martinez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122547v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610459v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609608v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609889v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122581v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609618v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122590v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Baraka-Lokmane" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pope" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Smith" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610283v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00549663v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610304v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montety De" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801867v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377158v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280955v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280978v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouquain" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280218v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377163v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375980v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gille Porel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374143v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280161v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280982v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280186v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377167v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377292v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374137v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376280v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280541v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375907v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rieser" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266574v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261026v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266576v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261048v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266578v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118411v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118464v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165277v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118369v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118414v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113987v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112878v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112764v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turowski" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078705v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768775v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cros-Cayot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00676531v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05377869v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194004v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743255v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G William Lanyon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S Dershowitz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gylling" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03326689v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ghazal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626782v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>