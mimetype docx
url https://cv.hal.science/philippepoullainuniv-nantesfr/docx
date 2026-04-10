--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1237,417 +1237,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hygrothermal performance of raw earth envelope at overall building scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 310, pp.114119. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.67-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541889v1</w:t>
+                <w:t xml:space="preserve">hal-04231642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Construction through Tradition: Inventory of Cob Buildings in the Guérande Peninsula (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of hygrothermal performance of raw earth envelope at overall building scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elias Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corentin Mouraud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage7090226⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.114119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709256v1</w:t>
+                <w:t xml:space="preserve">hal-04541889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Sustainable Construction through Tradition: Inventory of Cob Buildings in the Guérande Peninsula (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Miranda Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
+                <w:t xml:space="preserve">Corentin Mouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.67-87. </w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (9), pp.4768-4789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00231-023-03409-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/heritage7090226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231642v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The selection and design of earthen materials for 3D printing</w:t>
               </w:r>
@@ -1835,291 +1835,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the natural variability of cob buildings hygric and thermal properties at material scale: Influence of plants add-ons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belarbi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 342, pp.127922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667222v1</w:t>
+                <w:t xml:space="preserve">hal-04271770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the natural variability of cob buildings hygric and thermal properties at material scale: Influence of plants add-ons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Raw Earth Properties for Modeling Their Hygrothermal Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 342, pp.127922. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12050648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271770v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric PGD model used with orthogonal polynomials to assess efficiently the building's envelope thermal performance</w:t>
               </w:r>
@@ -2571,512 +2571,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed POD–PGD approach to parametric thermal impervious soil modeling: Application to canyon streets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the transient heat and moisture transfer in a single layer wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1500947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870600v1</w:t>
+                <w:t xml:space="preserve">hal-01914175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On site deployment of 3D printing for the building construction – The case of YhnovaTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed POD–PGD approach to parametric thermal impervious soil modeling: Application to canyon streets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816301001⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.444-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036156v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D mesoscale simulation of crack-permeability coupling in the Brazilian splitting test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On site deployment of 3D printing for the building construction – The case of YhnovaTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2749⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816301001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914142v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the transient heat and moisture transfer in a single layer wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D mesoscale simulation of crack-permeability coupling in the Brazilian splitting test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Al khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Othmen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.449 - 468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1500947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914175v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and mechanical characterization of Benin’s Kenaf fibers and its effect on the building compressed Earth Blocks (CEB) mechanical properties</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (6), pp.725-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4731,103 +4731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovered earth heritage becomes motor for local change - The Guérande Peninsula (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Miranda Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERITAGE2022 International Conference on Vernacular Heritage: Culture, People and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polytechnic University of Valencia, Sep 2022, Valencia, Spain. pp.149-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary action in three hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique des techniques d’isolation : application à la réhabilitation du bâti ancien en tuffeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,51 +5574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des bâtiments en tuffeau : études numérique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,504 +5663,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire et réhabiliter : vers quelles solutions d’isolation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de différentes compositions de béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux - Génie civil et habitat du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque du chanvre dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169104v1</w:t>
+                <w:t xml:space="preserve">hal-00600597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microstructure changes induced by internal fluid flow: investigations with coupled DE/LB methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construire et réhabiliter : vers quelles solutions d’isolation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Euro-Mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.885</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux - Génie civil et habitat du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624878v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fluid-solid interaction in granular media with coupled LB/DE methods: application to solid particle detachment under hydraulic loading</w:t>
+                <w:t xml:space="preserve">Soil microstructure changes induced by internal fluid flow: investigations with coupled DE/LB methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on the Discrete Simulation of Fluid Dynamics (DSFD2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Third Euro-Mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia. pp.885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624901v1</w:t>
+                <w:t xml:space="preserve">hal-00624878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of fluid-solid interaction in granular media with coupled LB/DE methods: application to solid particle detachment under hydraulic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on the Discrete Simulation of Fluid Dynamics (DSFD2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169105v1</w:t>
+                <w:t xml:space="preserve">hal-00624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de différentes compositions de béton de chanvre</w:t>
+                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
@@ -6195,73 +6195,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du chanvre dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600597v1</w:t>
+                <w:t xml:space="preserve">hal-01169105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of sound speed and attenuation identified in material samples</w:t>
               </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Transfert 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6584,51 +6584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Transfert 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil: Risque &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,506 +6755,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique d'un fluide complexe dans un écoulement tridimensionnel : Expérimentation et Simulation</w:t>
+                <w:t xml:space="preserve">Ecoulement tridimensionnel d'un fluide viscoplastique dans une maquette de malaxeur : vélocimétrie par résonance magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Doubliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Sciences de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086547v1</w:t>
+                <w:t xml:space="preserve">hal-01086543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par résonance magnétique appliquée à la rhéologie et à la mécanique des fluides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamics of yield stress fluid in a concrete mixer model : experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Doubliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431008v1</w:t>
+                <w:t xml:space="preserve">hal-01086539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement tridimensionnel d'un fluide viscoplastique dans une maquette de malaxeur : vélocimétrie par résonance magnétique</w:t>
+                <w:t xml:space="preserve">Hydrodynamique d'un fluide complexe dans un écoulement tridimensionnel : Expérimentation et Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Doubliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée des Sciences de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086543v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of yield stress fluid in a concrete mixer model : experimental results</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’imagerie par résonance magnétique appliquée à la rhéologie et à la mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moucheront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086539v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du champ de contraintes dans un malaxeur à partir de mesures de vélocimétrie (PIV)</w:t>
               </w:r>
@@ -7266,64 +7266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Doubliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès du Groupe Français de Rhéologie - Génie Civil en Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Rhéologie, 2001, Marne-la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01085215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthia Malonga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02877-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Ji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02828-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-19828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel B Laibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15193484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miranda Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hilton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mouraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Barnaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1868577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.120733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.08.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816301001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Othmen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1500947" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbahoungbata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique K. C. Sohounhlou&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-017-1968-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-012-1244-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFC62N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Gbongbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2008.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGZC0XSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692954" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HERITAGE2022.2022.15287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmen Ines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HT140361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008121v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doubliez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086539v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01085215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthia Malonga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02877-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Ji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02828-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-19828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel B Laibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15193484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miranda Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hilton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mouraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Barnaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1868577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.120733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Othmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1500947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816301001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbahoungbata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique K. C. Sohounhlou&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-017-1968-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-012-1244-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFC62N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Gbongbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2008.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGZC0XSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692954" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HERITAGE2022.2022.15287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmen Ines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HT140361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008121v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doubliez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>