--- v1 (2026-04-10)
+++ v2 (2026-05-26)
@@ -661,352 +661,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing with earth: characterizing local soils for sustainable 3D construction</w:t>
+                <w:t xml:space="preserve">Reliability of the laboratory cob specimens manufacturing: Variability of hygrothermal properties at the wall scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yameng Ji</w:t>
+                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (9), pp.299. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 497, pp.143289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02828-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326839v1</w:t>
+                <w:t xml:space="preserve">hal-05298100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the laboratory cob specimens manufacturing: Variability of hygrothermal properties at the wall scale</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of 3D-Printed Earth-Based Materials Considering Two Printable Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Tchiotsop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabil Issaadi</w:t>
+                <w:t xml:space="preserve">Yameng Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 497, pp.143289. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.19828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-19828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298100v1</w:t>
+                <w:t xml:space="preserve">hal-05298092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of 3D-Printed Earth-Based Materials Considering Two Printable Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Printing with earth: characterizing local soils for sustainable 3D construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yameng Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (11), pp.19828. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (9), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-19828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02828-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298092v1</w:t>
+                <w:t xml:space="preserve">hal-05326839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the time lag and decrement factor of a raw earth wall for various climates: Comparison of different methods</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global sensitivity analysis of a coupled heat and moisture transfers model: effect of the variability of cob material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junior Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The selection and design of earthen materials for 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yameng Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the natural variability of cob buildings hygric and thermal properties at material scale: Influence of plants add-ons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junior Tchiotsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,261 +2099,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric PGD model used with orthogonal polynomials to assess efficiently the building's envelope thermal performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+                <w:t xml:space="preserve">Earth buildings with local materials: Assessing the variability of properties measured using non-destructive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Barnaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1868577⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.122613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419945v1</w:t>
+                <w:t xml:space="preserve">hal-03558805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth buildings with local materials: Assessing the variability of properties measured using non-destructive methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Parametric PGD model used with orthogonal polynomials to assess efficiently the building's envelope thermal performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 281, pp.122613. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.132-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2020.1868577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558805v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, microstructure, and properties of fired clay bricks using construction and demolition waste sludge as the main additive</w:t>
               </w:r>
@@ -2675,408 +2675,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed POD–PGD approach to parametric thermal impervious soil modeling: Application to canyon streets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">3-D mesoscale simulation of crack-permeability coupling in the Brazilian splitting test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Al khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.08.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.449 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870600v1</w:t>
+                <w:t xml:space="preserve">hal-01914142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On site deployment of 3D printing for the building construction – The case of YhnovaTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixed POD–PGD approach to parametric thermal impervious soil modeling: Application to canyon streets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Guernouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816301001⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.444-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036156v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D mesoscale simulation of crack-permeability coupling in the Brazilian splitting test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On site deployment of 3D printing for the building construction – The case of YhnovaTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Choinska</w:t>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (3), pp.449 - 468. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816301001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914142v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and mechanical characterization of Benin’s Kenaf fibers and its effect on the building compressed Earth Blocks (CEB) mechanical properties</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (6), pp.725-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6021,247 +6021,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fluid-solid interaction in granular media with coupled LB/DE methods: application to solid particle detachment under hydraulic loading</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on the Discrete Simulation of Fluid Dynamics (DSFD2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624901v1</w:t>
+                <w:t xml:space="preserve">hal-01169105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la formulation et du procédé de mise en œuvre sur les propriétés thermique, mécanique et hydrique du béton de chanvre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of fluid-solid interaction in granular media with coupled LB/DE methods: application to solid particle detachment under hydraulic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on the Discrete Simulation of Fluid Dynamics (DSFD2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169105v1</w:t>
+                <w:t xml:space="preserve">hal-00624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of sound speed and attenuation identified in material samples</w:t>
               </w:r>
@@ -6336,230 +6336,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des propriétés thermophysiques de matrices cimentaires au très jeune âge</w:t>
+                <w:t xml:space="preserve">Effets thermique et mécanique de l'incorporation de déchets de mousse de polyuréthane dans un mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Transfert 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIVèmes Rencontres Universitaires de Génie Civil, Construire : un nouveau défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008173v1</w:t>
+                <w:t xml:space="preserve">hal-01008121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets thermique et mécanique de l'incorporation de déchets de mousse de polyuréthane dans un mortier</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des propriétés thermophysiques de matrices cimentaires au très jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Rencontres Universitaires de Génie Civil, Construire : un nouveau défi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Congrès Transfert 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008121v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide des propriétés de transfert thermique de matériaux cimentaires soumis au séchage</w:t>
               </w:r>
@@ -6584,51 +6584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Transfert 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil: Risque &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01085215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthia Malonga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02877-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Ji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02828-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143289" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-19828" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel B Laibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15193484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miranda Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hilton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mouraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Barnaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1868577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.120733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Othmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1500947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816301001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbahoungbata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique K. C. Sohounhlou&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-017-1968-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-012-1244-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFC62N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Gbongbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2008.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGZC0XSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692954" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HERITAGE2022.2022.15287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmen Ines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HT140361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008121v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doubliez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambiehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bressac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquet Elodie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01085215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthia Malonga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Issaadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02877-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Tchiotsop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143289" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Ji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-19828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02828-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elias Belarbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Othmen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel B Laibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15193484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-023-03409-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miranda Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hilton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mouraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage7090226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Barnaure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belarbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12050648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2020.1868577" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaydson Simoes dos Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cothenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.120733" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Othmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1500947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al&#160;khazraji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2749" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2018.08.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816301001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbahoungbata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique K. C. Sohounhlou&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-017-1968-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kismi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-012-1244-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFC62N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Gbongbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2008.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGZC0XSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692954" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jarny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81HP5L26-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fabre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62690-6_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/HERITAGE2022.2022.15287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmen Ines" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caucheteux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HT140361" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008719v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doubliez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raynaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guilbaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>