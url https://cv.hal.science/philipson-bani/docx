--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2155,338 +2155,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First gas and thermal measurements at the frequently erupting Gamalama volcano (Indonesia) reveal a hydrothermally dominated magmatic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated CO2 Emissions during Magmatic-Hydrothermal Degassing at Awu Volcano, Sangihe Arc, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syegi Kunrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ugan Boyson Saing</w:t>
+                <w:t xml:space="preserve">Etienne Le Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristianto Kristianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107096⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10110470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493560v1</w:t>
+                <w:t xml:space="preserve">hal-03881755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 Emissions during Magmatic-Hydrothermal Degassing at Awu Volcano, Sangihe Arc, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First gas and thermal measurements at the frequently erupting Gamalama volcano (Indonesia) reveal a hydrothermally dominated magmatic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syegi Kunrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristianto Kristianto</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nia Haerani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugan Boyson Saing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.470. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 407, pp.107096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences10110470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881755v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the recurrent energetic eruptions that drive Awu, among the deadliest volcanoes on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syegi Kunrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devy Kamil Syahbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,307 +4124,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma transfer and degassing budget: Application to the 2009–2010 eruptive crisis of Mt Garet (Vanuatu arc)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of sulfur aerosol precursors in the SPCZ released by continuous volcanic degassing at Ambrym, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garaebiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vergniolle</w:t>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.48-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 322, pp.76 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637434v1</w:t>
+                <w:t xml:space="preserve">hal-01497604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of sulfur aerosol precursors in the SPCZ released by continuous volcanic degassing at Ambrym, Vanuatu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Magma transfer and degassing budget: Application to the 2009–2010 eruptive crisis of Mt Garet (Vanuatu arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garaebiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vergniolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Curci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.76 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 322, pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01497604v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degassing dynamics of basaltic lava lake at a top-ranking volatile emitter: Ambrym volcano, Vanuatu arc</w:t>
               </w:r>
@@ -7017,51 +7017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2014, </w:t>
@@ -8059,51 +8059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8821,51 +8821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99DF82A7"/>
+    <w:nsid w:val="83FCAD91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9052,51 +9052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>