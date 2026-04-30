--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -598,261 +598,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential influence of tectonic earthquakes on active volcanoes of Vanuatu</w:t>
+                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Legrand</w:t>
+                <w:t xml:space="preserve">Christy Haruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vergniolle</w:t>
+                <w:t xml:space="preserve">Dan Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108139⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (8), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04730603v1</w:t>
+                <w:t xml:space="preserve">insu-04676494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christy Haruel</w:t>
+                <w:t xml:space="preserve">Investigating the potential influence of tectonic earthquakes on active volcanoes of Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+                <w:t xml:space="preserve">S. Vergniolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (8), pp.73. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, 108139 [21 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676494v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04730603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ashes from the 2022 Tonga volcanic eruption on satellite ocean color signatures</w:t>
               </w:r>
@@ -966,295 +966,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modest volcanic SO2 emissions from the Indonesian archipelago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bromo activity over the last decade: consistent passive degassing and source magma evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilma Alfianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Mamay Sumaryadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitchko Tsanev</w:t>
+                <w:t xml:space="preserve">Sofyan Primulyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofyan Primulyana</w:t>
+                <w:t xml:space="preserve">Mita Marlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31043-7⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40562-022-00221-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03696475v1</w:t>
+                <w:t xml:space="preserve">insu-03708890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromo activity over the last decade: consistent passive degassing and source magma evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modest volcanic SO2 emissions from the Indonesian archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamay Sumaryadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Vitchko Tsanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyan Primulyana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mita Marlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40562-022-00221-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31043-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708890v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03696475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ash and gas discharge during open vent activity at El Reventador (Ecuador): explosion-style transitions driven by conduit capping</w:t>
               </w:r>
@@ -1368,1125 +1368,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gas magmatic signature of the Andean Northern Volcanic Zone from fluid inclusions in minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of volatile sources along the Halmahera arc, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lages</w:t>
+                <w:t xml:space="preserve">C. Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Rizzo</w:t>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aiuppa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Le Pennec</w:t>
+                <w:t xml:space="preserve">B.U. Saing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.107342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881757v1</w:t>
+                <w:t xml:space="preserve">hal-03474043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric field experiment links explosive activity and persistent degassing at Stromboli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noble gas magmatic signature of the Andean Northern Volcanic Zone from fluid inclusions in minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thivet</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.669661⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 559, pp.119966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708923v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Multi-parametric field experiment links explosive activity and persistent degassing at Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Andrew J. L. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.669661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444016v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of volatile sources along the Halmahera arc, Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oppenheimer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Aiuppa</w:t>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.U. Saing</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 418, pp.107342. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474043v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First In-Situ Measurements of Plume Chemistry at Mount Garet Volcano, Island of Gaua (Vanuatu)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated CO2 Emissions during Magmatic-Hydrothermal Degassing at Awu Volcano, Sangihe Arc, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Lages</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philipson Bani</w:t>
+                <w:t xml:space="preserve">Etienne Le Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nial Peters</w:t>
+                <w:t xml:space="preserve">Kristianto Kristianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Bitetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10207293⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10110470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881754v1</w:t>
+                <w:t xml:space="preserve">hal-03881755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of Gamkonora gas emission, North Maluku, East Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ugan Saing</w:t>
+                <w:t xml:space="preserve">First gas and thermal measurements at the frequently erupting Gamalama volcano (Indonesia) reveal a hydrothermally dominated magmatic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syegi Kunrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nia Haerani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugan Boyson Saing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofyan Primulyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01375-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 407, pp.107096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881751v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 Emissions during Magmatic-Hydrothermal Degassing at Awu Volcano, Sangihe Arc, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First characterization of Gamkonora gas emission, North Maluku, East Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugan Saing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristianto Kristianto</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nia Haerani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Bitetto</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyan Primulyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences10110470⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (5), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881755v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First gas and thermal measurements at the frequently erupting Gamalama volcano (Indonesia) reveal a hydrothermally dominated magmatic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First In-Situ Measurements of Plume Chemistry at Mount Garet Volcano, Island of Gaua (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syegi Kunrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ugan Boyson Saing</w:t>
+                <w:t xml:space="preserve">Nial Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 407, pp.107096. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (20), pp.7293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10207293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493560v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the recurrent energetic eruptions that drive Awu, among the deadliest volcanoes on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syegi Kunrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devy Kamil Syahbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2527,278 +2527,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">CO2 flux emissions from the Earth's most actively degassing volcanoes, 2005-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Plank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-019-1625-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41901-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350675v1</w:t>
+                <w:t xml:space="preserve">insu-03708956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 flux emissions from the Earth's most actively degassing volcanoes, 2005-2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Terry Plank</w:t>
+                <w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (11), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41901-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-019-1625-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708956v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unrest at the Nevados de Chillán volcanic complex: a failed or yet to unfold magmatic eruption?</w:t>
               </w:r>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,1648 +3046,1648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effusive-explosive transitions at Rokatenda 2012-2013: unloading by extrusion of degassed magma with lateral gas flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">New insights into Kawah Ijen’s volcanic system from the wet volcano workshop experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendra Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyan Primulyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Christenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1104-1⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 437 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03708992v1</w:t>
+                <w:t xml:space="preserve">hal-03881746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic gas emissions and degassing dynamics at Ubinas and Sabancaya volcanoes; implications for the volatile budget of the central volcanic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nial Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Apaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ian Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 343, pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopically (δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C and δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O) heavy volcanic plumes from Central Andean volcanoes: a field study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effusive-explosive transitions at Rokatenda 2012-2013: unloading by extrusion of degassed magma with lateral gas flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofyan Primulyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1104-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1146-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03708985v1</w:t>
+                <w:t xml:space="preserve">insu-03708992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic gas percolation through the old lava dome of El Misti volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopically (δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C and δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O) heavy volcanic plumes from Central Andean volcanoes: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ian Schipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nial Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talfan Barnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1146-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1129-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03708988v1</w:t>
+                <w:t xml:space="preserve">insu-03708985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Kawah Ijen’s volcanic system from the wet volcano workshop experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magmatic gas percolation through the old lava dome of El Misti volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nial Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Masias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Apaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendra Gunawan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruce Christenson</w:t>
+                <w:t xml:space="preserve">Talfan Barnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 437 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1129-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881746v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining persistent lava lakes: Observations from high-resolution gas measurements at Villarrica volcano, Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2009-2010 eruption of Gaua (Vanuatu archipelago): eruptive dynamic and unsuspected strong halogens source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moussallam</w:t>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637429v1</w:t>
+                <w:t xml:space="preserve">hal-01402841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodigious emission rates and magma degassing budget of major, trace and radioactive volatile species from Ambrym basaltic volcano, Vanuatu island Arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aiuppa</w:t>
+                <w:t xml:space="preserve">Distribution of sulfur aerosol precursors in the SPCZ released by continuous volcanic degassing at Ambrym, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bertagnini</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.119 - 143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 322, pp.76 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527323v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of helium isotopes in volcanic gases and thermal waters along the Vanuatu (New Hebrides) volcanic arc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Fourré</w:t>
+                <w:t xml:space="preserve">Magma transfer and degassing budget: Application to the 2009–2010 eruptive crisis of Mt Garet (Vanuatu arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garaebiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vergniolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.20 - 29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 322, pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01534753v1</w:t>
+                <w:t xml:space="preserve">hal-01637434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of sulfur aerosol precursors in the SPCZ released by continuous volcanic degassing at Ambrym, Vanuatu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Spatial distribution of helium isotopes in volcanic gases and thermal waters along the Vanuatu (New Hebrides) volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Curci</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.76 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 322, pp.20 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497604v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma transfer and degassing budget: Application to the 2009–2010 eruptive crisis of Mt Garet (Vanuatu arc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Prodigious emission rates and magma degassing budget of major, trace and radioactive volatile species from Ambrym basaltic volcano, Vanuatu island Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertagnini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 322, pp.48-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 322, pp.119 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637434v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing dynamics of basaltic lava lake at a top-ranking volatile emitter: Ambrym volcano, Vanuatu arc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgina Sawyer</w:t>
+                <w:t xml:space="preserve">Sustaining persistent lava lakes: Observations from high-resolution gas measurements at Villarrica volcano, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talfan Barnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 448, pp.69 - 80. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 454, pp.237 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636926v1</w:t>
+                <w:t xml:space="preserve">hal-01637429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2009-2010 eruption of Gaua (Vanuatu archipelago): eruptive dynamic and unsuspected strong halogens source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degassing dynamics of basaltic lava lake at a top-ranking volatile emitter: Ambrym volcano, Vanuatu arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.023⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 448, pp.69 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01402841v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurement of the volcanic gas output from Anak Krakatau, Indonesia</w:t>
               </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendra Gunawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 302, pp.237-241. </w:t>
@@ -4789,1489 +4789,1355 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112145v1</w:t>
+                <w:t xml:space="preserve">hal-04888710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the volcanic gas output from Anak Krakatau, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendra Gunawan</w:t>
+                <w:t xml:space="preserve">First determination of magma-derived gas emissions from Bromo volcano, eastern Java (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 302, pp.237-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 304, pp.206-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888710v1</w:t>
+                <w:t xml:space="preserve">hal-02112134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of magma-derived gas emissions from Bromo volcano, eastern Java (Indonesia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibu volcano, a center of spectacular dacite dome growth and long-term continuous eruptive discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugan Boyson Saing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... Kristianto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 304, pp.206-213. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 282, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112134v1</w:t>
+                <w:t xml:space="preserve">hal-01130653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibu volcano, a center of spectacular dacite dome growth and long-term continuous eruptive discharges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfur dioxide emissions from Papandayan and Bromo, two Indonesian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">... Kristianto</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hendrasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Primulyana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp.2399-2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-2399-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01130653v1</w:t>
+                <w:t xml:space="preserve">hal-01067155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma dynamics feeding Yasur's explosive activity observed using thermal infrared remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.3830-3835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur dioxide emissions from Papandayan and Bromo, two Indonesian volcanoes</w:t>
+                <w:t xml:space="preserve">First estimate of volcanic SO2 budget for Vanuatu island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Surono</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiroshi Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitchko Tsanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 211-212, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-2399-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067155v1</w:t>
+                <w:t xml:space="preserve">insu-00638268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First estimate of volcanic SO2 budget for Vanuatu island arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magma and Volatile Supply to Post-collapse Volcanism and Block Resurgence in Siwi Caldera (Tanna Island, Vanuatu Arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vitchko Tsanev</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.1077-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egr019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00638268v1</w:t>
+                <w:t xml:space="preserve">hal-03881737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma and Volatile Supply to Post-collapse Volcanism and Block Resurgence in Siwi Caldera (Tanna Island, Vanuatu Arc)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bertagnini</w:t>
+                <w:t xml:space="preserve">Remarkable geochemical changes and degassing at Voui crater lake, Ambae volcano, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Varekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 188 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egr019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03881737v1</w:t>
+                <w:t xml:space="preserve">hal-03332729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the summit lakes of Ambae volcano and their potential for generating lahars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.1471-1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-9-1471-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable geochemical changes and degassing at Voui crater lake, Ambae volcano, Vanuatu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lardy</w:t>
+                <w:t xml:space="preserve">Surge in sulphur and halogen degassing from Ambrym volcano, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitchko Tsanev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (10), pp.1159-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-009-0293-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332729v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surge in sulphur and halogen degassing from Ambrym volcano, Vanuatu</w:t>
+                <w:t xml:space="preserve">Sulphur dioxide emission rates from Yasur volcano, Vanuatu archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-009-0293-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (20), pp.L20309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL030411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881735v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur dioxide emission rates from Yasur volcano, Vanuatu archipelago</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rapid FTIR sensing of volcanic gases released by strombolian explosions at Yasur volcano, Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Calkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,454 +6398,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865907v1</w:t>
+                <w:t xml:space="preserve">hal-03874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Les aléas volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lénat Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; WILEY</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874633v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceania (Including Fiji, PNG and Solomons)☆</w:t>
               </w:r>
@@ -7017,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garaebiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2014, </w:t>
@@ -7125,506 +6991,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to measure ascent rate : volatile element concentration profile in embayment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Insights into the 2017-2018 Ambae Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipson Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351015v1</w:t>
+                <w:t xml:space="preserve">hal-02438585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the 2017-2018 Ambae Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool to measure ascent rate : volatile element concentration profile in embayment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438585v1</w:t>
+                <w:t xml:space="preserve">hal-02351015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of continuous near-field recording of infrasound produced by volcanoes in Vanuatu for probing the the state of the atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Probing the magma plumbing of Ambrym volcano, by a triangular acoustic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386962v1</w:t>
+                <w:t xml:space="preserve">hal-03386960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the magma plumbing of Ambrym volcano, by a triangular acoustic network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">The potential of continuous near-field recording of infrasound produced by volcanoes in Vanuatu for probing the the state of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386960v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between SO 2 emissions rate and S contained in fuel used in a power plant, Noumea, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitchko Tsanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7669,497 +7535,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque volcanique dans le SW Pacifique. Etat des connaissances et perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visiting and living near Yasur volcano, Tanna island, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Picard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garaebiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point d'étape de la Recherche Française dans le Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Papeete, Polynésie française</w:t>
+              <w:t xml:space="preserve">Cities on Volcanoes 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432682v1</w:t>
+                <w:t xml:space="preserve">hal-03386915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme rates of sulphur and halogen degassing from Ambryn volcano, Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Deformation measurements using GPS on the resurgent Yankahe block associated with activity of Yasur (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Erre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-J. Cronin</w:t>
+                <w:t xml:space="preserve">T. Kanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities on Volcanoes 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386916v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation measurements using GPS on the resurgent Yankahe block associated with activity of Yasur (Vanuatu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Le risque volcanique dans le SW Pacifique. Etat des connaissances et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities on Volcanoes 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">Point d'étape de la Recherche Française dans le Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386917v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visiting and living near Yasur volcano, Tanna island, Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Extreme rates of sulphur and halogen degassing from Ambryn volcano, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lardy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-I. Tsanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tabbagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Garaebiti</w:t>
+                <w:t xml:space="preserve">S.-A.-A. Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Charley</w:t>
+                <w:t xml:space="preserve">S.-J. Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities on Volcanoes 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386915v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8306,64 +8172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Haruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2023 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Rotorua, New Zealand. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8427,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8545,77 +8411,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation préliminaire de la toxicité des particules de sols de latérites en Nouvelle-Calédonie. Suivi de : Le nickel, le chrome, le cobalt et le manganèse dans les gisements de latérites de Nouvelle-Calédonie : étude exploratoire sur la toxicité et l’exposition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programmes Poussières et Toxicité du nickel. Tome Nickel et Société, CNRT Nickel et son environnement. 2011, 78 p., 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8821,51 +8687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FCAD91"/>
+    <w:nsid w:val="C664864A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9052,51 +8918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3FGNJQX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>