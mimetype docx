--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,8632 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8580 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.677083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philipson BANI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche, IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philipson-bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1041-2071</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">135463521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rN_nK2AAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raspberry infrasound and seismic sensors: A new perspective for volcano research and monitoring -The case of Yasur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01940-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterisation of shallow pre-eruptive magma degassing at Marapi Volcano, Sumatra (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilma Alfianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugan Boyson Saing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88 (3), pp.24. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-026-01942-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic volatiles control the sub-plinian basaltic eruptions at Ambae volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the potential influence of tectonic earthquakes on active volcanoes of Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vergniolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, 108139 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04730603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of new beaches from lahar deposits, Ambae volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christy Haruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (8), pp.73. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01755-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ashes from the 2022 Tonga volcanic eruption on satellite ocean color signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awnesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1028022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modest volcanic SO2 emissions from the Indonesian archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitchko Tsanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyan Primulyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3366. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-31043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03696475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromo activity over the last decade: consistent passive degassing and source magma evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilma Alfianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamay Sumaryadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyan Primulyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Marlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40562-022-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ash and gas discharge during open vent activity at El Reventador (Ecuador): explosion-style transitions driven by conduit capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vasconez Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), pp.77. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01585-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble gas magmatic signature of the Andean Northern Volcanic Zone from fluid inclusions in minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 559, pp.119966. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to turn off a lava lake? A petrological investigation of the 2018 intra-caldera and submarine eruptions of Ambrym volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Georgeais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01455-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric field experiment links explosive activity and persistent degassing at Stromboli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.669661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of volatile sources along the Halmahera arc, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.U. Saing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, pp.107342. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 Emissions during Magmatic-Hydrothermal Degassing at Awu Volcano, Sangihe Arc, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Glas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristianto Kristianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Bitetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.470. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First gas and thermal measurements at the frequently erupting Gamalama volcano (Indonesia) reveal a hydrothermally dominated magmatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syegi Kunrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Haerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugan Boyson Saing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 407, pp.107096. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First In-Situ Measurements of Plume Chemistry at Mount Garet Volcano, Island of Gaua (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20), pp.7293. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10207293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of Gamkonora gas emission, North Maluku, East Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugan Saing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Haerani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyan Primulyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (5), pp.37. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01375-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the recurrent energetic eruptions that drive Awu, among the deadliest volcanoes on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syegi Kunrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devy Kamil Syahbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2119-2132. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2119-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 flux emissions from the Earth's most actively degassing volcanoes, 2005-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Plank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41901-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast ascent rate during the 2017–2018 Plinian eruption of Ambae (Aoba) volcano: a petrological investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (11), pp.90. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-019-1625-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrest at the Nevados de Chillán volcanic complex: a failed or yet to unfold magmatic eruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ian Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), pp.19-32. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.01.01.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dukono, the predominant source of volcanic degassing in Indonesia, sustained by a depleted Indian-MORB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1178-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effusive-explosive transitions at Rokatenda 2012-2013: unloading by extrusion of degassed magma with lateral gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyan Primulyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic gas emissions and degassing dynamics at Ubinas and Sabancaya volcanoes; implications for the volatile budget of the central volcanic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ian Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 343, pp.181-191. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopically (δ&amp;lt;SUP&amp;gt;13&amp;lt;/SUP&amp;gt;C and δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O) heavy volcanic plumes from Central Andean volcanoes: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ian Schipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talfan Barnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1146-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic gas percolation through the old lava dome of El Misti volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nial Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Masias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Apaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talfan Barnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Kawah Ijen’s volcanic system from the wet volcano workshop experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendra Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pallister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyan Primulyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Christenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 437 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of sulfur aerosol precursors in the SPCZ released by continuous volcanic degassing at Ambrym, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.76 - 104. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma transfer and degassing budget: Application to the 2009–2010 eruptive crisis of Mt Garet (Vanuatu arc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garaebiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vergniolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.48-62. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining persistent lava lakes: Observations from high-resolution gas measurements at Villarrica volcano, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talfan Barnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 454, pp.237 - 247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodigious emission rates and magma degassing budget of major, trace and radioactive volatile species from Ambrym basaltic volcano, Vanuatu island Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.119 - 143. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of helium isotopes in volcanic gases and thermal waters along the Vanuatu (New Hebrides) volcanic arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.20 - 29. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing dynamics of basaltic lava lake at a top-ranking volatile emitter: Ambrym volcano, Vanuatu arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 448, pp.69 - 80. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2009-2010 eruption of Gaua (Vanuatu archipelago): eruptive dynamic and unsuspected strong halogens source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 322, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First measurement of the volcanic gas output from Anak Krakatau, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Normier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendra Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 302, pp.237-241. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First determination of magma-derived gas emissions from Bromo volcano, eastern Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 304, pp.206-213. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibu volcano, a center of spectacular dacite dome growth and long-term continuous eruptive discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugan Boyson Saing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">... Kristianto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 282, pp.36-42. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur dioxide emissions from Papandayan and Bromo, two Indonesian volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hendrasto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Primulyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (10), pp.2399-2407. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-2399-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma dynamics feeding Yasur's explosive activity observed using thermal infrared remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3830-3835. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First estimate of volcanic SO2 budget for Vanuatu island arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Shinohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitchko Tsanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 211-212, pp.36-46. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00638268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma and Volatile Supply to Post-collapse Volcanism and Block Resurgence in Siwi Caldera (Tanna Island, Vanuatu Arc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (6), pp.1077-1105. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egr019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable geochemical changes and degassing at Voui crater lake, Ambae volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Varekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 188 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the summit lakes of Ambae volcano and their potential for generating lahars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.1471-1478. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-9-1471-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surge in sulphur and halogen degassing from Ambrym volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitchko Tsanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (10), pp.1159-1168. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-009-0293-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphur dioxide emission rates from Yasur volcano, Vanuatu archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (20), pp.L20309. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid FTIR sensing of volcanic gases released by strombolian explosions at Yasur volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Calkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-M. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (2-3), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2353-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrasound monitoring of volcanoes to probe high-altitude winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.D13106. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénat Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aléas et surveillance de l’activité volcanique 1 : approches géologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chap 2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-157, 2022, Geosciences, 978-1-78948-043-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9043.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Remote Sensing with Ground-based Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 2 - Seismology, Deformation and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-289, 2022, SCIENCES - Lithosphere–Astenosphere Interactions, 9781789450453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 1 - Geological and Historic Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-138, 2022, SCIENCES - Litosphere-Asthenosphere Interactions, 9781789450439. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394163359.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceania (Including Fiji, PNG and Solomons)☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garaebiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2014, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.09142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the 2017-2018 Ambae Eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to measure ascent rate : volatile element concentration profile in embayment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth T. Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of continuous near-field recording of infrasound produced by volcanoes in Vanuatu for probing the the state of the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the magma plumbing of Ambrym volcano, by a triangular acoustic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between SO 2 emissions rate and S contained in fuel used in a power plant, Noumea, New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitchko Tsanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Noumea, New Caledonia. pp.71490Y, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.804902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque volcanique dans le SW Pacifique. Etat des connaissances et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point d'étape de la Recherche Française dans le Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme rates of sulphur and halogen degassing from Ambryn volcano, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oppenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-I. Tsanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A.-A. Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-J. Cronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation measurements using GPS on the resurgent Yankahe block associated with activity of Yasur (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Erre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiting and living near Yasur volcano, Tanna island, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garaebiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et suivi du dégazage des principaux édifices volcaniques actifs de l'arc insulaire du Vanuatu par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volcanologie. Université de la Nouvelle-Calédonie, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006NCAL0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00962260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media mirrors public sentiment on volcanic crisis: case of the Ambae2017-2018 event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christy Haruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2023 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Rotorua, New Zealand. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The predominant source of volcanic degassing in Indonesia, sustained by depleted Indian-MORB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tamburello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre Goldschmidt Conference Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Woods Hole, United States. 2018, Workshop abstract volume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation préliminaire de la toxicité des particules de sols de latérites en Nouvelle-Calédonie. Suivi de : Le nickel, le chrome, le cobalt et le manganèse dans les gisements de latérites de Nouvelle-Calédonie : étude exploratoire sur la toxicité et l’exposition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delmelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programmes Poussières et Toxicité du nickel. Tome Nickel et Société, CNRT Nickel et son environnement. 2011, 78 p., 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02157469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des messages portés par le dégazage volcanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipson Bani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Clermont Auvergne (UCA), 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05478597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8687,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C664864A"/>
+    <w:nsid w:val="C03B2636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8918,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3FGNJQX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philipson-bani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-2071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135463521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rN_nK2AAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reiller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wendling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01940-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrington" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilma Alfianti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Boyson Saing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01942-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04900938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coppola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02018-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergniolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Haruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01755-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1028022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamay Sumaryadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Marlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00221-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez Alban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01585-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01455-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708923v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. L. Harris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.669661" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oppenheimer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.U. Saing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107342" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Glas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianto Kristianto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Bitetto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syegi Kunrat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Haerani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Lages" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10207293" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881751v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugan Saing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01375-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devy Kamil Syahbana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2119-2020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P. Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Plank" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41901-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1625-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Franco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.01.01.1932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1178-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1104-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Apaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Curtis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talfan Barnie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1146-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Masias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1129-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendra Gunawan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Caudron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pallister" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Christenson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP437" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35DM2C52-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garaebiti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82LG6CL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSBT12PR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calabrese" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M9RPHFC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Sawyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.06.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFS2P7ML-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Normier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bacri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBJ74VZ0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02112134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Napoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.09.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=... Kristianto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hendrasto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gunawan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Primulyana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2399-2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Shinohara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50722" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NV9PZ3K2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00638268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881737v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egr019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Varekamp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quiniou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cronin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lardy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-9-1471-2009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Cronin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0293-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G3FGNJQX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881731v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030411" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Calkins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Burton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-M. Sawyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2353-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJFXTDFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005587" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXCPT7M8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03865907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9043.ch2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1914" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1906" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163359.ch2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881728v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Black" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09142-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02438585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386962v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zielinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vergnolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386960v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03881734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-I. Tsanev" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A.-A. Carn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Cronin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seiko" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tabbagh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00962260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NCAL0015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663448v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tamburello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Blond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05478597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>