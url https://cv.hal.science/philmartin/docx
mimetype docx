--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -617,412 +617,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping on French farms: Reducing pesticide and N fertiliser use while maintaining gross margins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Including land management in a European carbon model with lateral transfer to the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Panagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.127036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.118014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301593v1</w:t>
+                <w:t xml:space="preserve">hal-04369104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Girault</w:t>
+                <w:t xml:space="preserve">Intercropping on French farms: Reducing pesticide and N fertiliser use while maintaining gross margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.127036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.127036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04697182v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including land management in a European carbon model with lateral transfer to the oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+                <w:t xml:space="preserve">A dataset of crop succession indicators for 2015–2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panos Panagos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.118014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04369104v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
               </w:r>
@@ -1133,51 +1133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,291 +1261,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poméon</w:t>
+                <w:t xml:space="preserve">Camille Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Quivet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215019v1</w:t>
+                <w:t xml:space="preserve">hal-04051555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An online downscaling method to simulate high resolution atmospheric concentrations of pesticides with the 3D Chemistry-Transport Model CHIMERE: application and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Truche</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051555v1</w:t>
+                <w:t xml:space="preserve">hal-04215019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
               </w:r>
@@ -1789,516 +1789,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of farmland management practices (FMP) and their nexus to environment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Lugato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7835-7857. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302 (Part B), pp.114059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-7835-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.114059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837644v1</w:t>
+                <w:t xml:space="preserve">hal-03430589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of farmland management practices (FMP) and their nexus to environment: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
+                <w:t xml:space="preserve">Emanuele Lugato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Melot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 302 (Part B), pp.114059. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7835-7857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.114059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-7835-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430589v1</w:t>
+                <w:t xml:space="preserve">hal-03837644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions of local LUCC spatially explicit scenarios for water management: Lessons learned from an ex-post evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
+                <w:t xml:space="preserve">Roberta Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Carra</w:t>
+                <w:t xml:space="preserve">Peter Verburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.102937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2022.102937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377192v2</w:t>
+                <w:t xml:space="preserve">hal-03645158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of local LUCC spatially explicit scenarios for water management: Lessons learned from an ex-post evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the impact of volatilization on atmospheric concentrations of pesticides with the 3D chemistry-transport model CHIMERE: method development and application to S-metolachlor and folpet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Rigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Verburg</w:t>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernadette Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.102937. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424 (Part B), pp.127497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2022.102937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645158v1</w:t>
+                <w:t xml:space="preserve">hal-03377192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic parameterization of soil surface characteristics for hydrological models in agricultural catchments</w:t>
               </w:r>
@@ -3005,402 +3005,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche agronomique territoriale pour lutter contre le ruissellement et l’érosion des sols en Alsace</w:t>
+                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul van Dijk</w:t>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rosenfelder</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 10, pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604680v1</w:t>
+                <w:t xml:space="preserve">hal-02886646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Une approche agronomique territoriale pour lutter contre le ruissellement et l’érosion des sols en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rosenfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1, 5), pp.35-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358175v1</w:t>
+                <w:t xml:space="preserve">hal-01604680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation heuristique de la criticité des basses eaux en région méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RPG Explorer: A new tool to ease the analysis of agricultural landscape dynamics with the Land Parcel Identification System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Canovas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4994⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886646v1</w:t>
+                <w:t xml:space="preserve">hal-01358175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of HERFD–XANES at the U L 3 - and M 4 -Edges To Determine the Uranium Valence State on [Ni(H 2 O) 4 ] 3 [U(OH,H 2 O)(UO 2 ) 8 O 12 (OH) 3 ]</w:t>
               </w:r>
@@ -3514,540 +3514,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.454-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990879v1</w:t>
+                <w:t xml:space="preserve">hal-01198183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel devenir des surfaces en prairie permanente sur un territoire de polyculture-élevage?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Spatialisation de scénarios d'évolution du ruissellement érosif et implications pour les politiques publiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (2), pp.164-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198272v1</w:t>
+                <w:t xml:space="preserve">hal-01123079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de scénarios d'évolution du ruissellement érosif et implications pour les politiques publiques locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123079v1</w:t>
+                <w:t xml:space="preserve">hal-04990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay : Case of the Austreberthe watershed (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel devenir des surfaces en prairie permanente sur un territoire de polyculture-élevage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/22qb-ka08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198183v1</w:t>
+                <w:t xml:space="preserve">hal-01198272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t>
               </w:r>
@@ -4501,264 +4501,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the curve number approach to runoff estimation for loamy soils over a growing season for winter wheat: Comparison with the stream approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les couverts herbacés comme outils de réduction des pertes en terre par érosion hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (202), pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197847v1</w:t>
+                <w:t xml:space="preserve">hal-01197906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts herbacés comme outils de réduction des pertes en terre par érosion hydrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the curve number approach to runoff estimation for loamy soils over a growing season for winter wheat: Comparison with the stream approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.376-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197906v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des exploitations laitières aux incertitudes climatiques et aux nouvelles réglementations</w:t>
               </w:r>
@@ -5117,518 +5117,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Benkhadra</w:t>
+                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111 (1-4), pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680684v1</w:t>
+                <w:t xml:space="preserve">hal-01458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning work constraints within farms to reduce runoff at catchment level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 111 (1-4), pp.13-20. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458442v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669645v1</w:t>
+                <w:t xml:space="preserve">hal-01829189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of local collective action regarding erosive runoff. An analysis of farmers' geographical proximities in Upper-Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.1105-1115</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.302-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829189v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et dynamiques des systèmes de culture à base de cocotier (Cocos nucifera L.) dans une île mélanésienne: le cas de Malo (Vanuatu).</w:t>
               </w:r>
@@ -5703,264 +5703,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farms adaptations to changes in flood risk : a management approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+                <w:t xml:space="preserve">Sediment concentration in interrill flow: interactions between soil surface conditions, vegetation and rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (2), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677352v1</w:t>
+                <w:t xml:space="preserve">hal-02683165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment concentration in interrill flow: interactions between soil surface conditions, vegetation and rainfall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Farms adaptations to changes in flood risk : a management approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.12-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683165v1</w:t>
+                <w:t xml:space="preserve">hal-02677352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise des flux de polluants sur les territoires agricoles</w:t>
               </w:r>
@@ -6447,247 +6447,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080233v1</w:t>
+                <w:t xml:space="preserve">hal-05230396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the use of LPIS (Land Parcel Identification System) data in agronomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting project SICANSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Udine University, Feb 2025, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158780v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,178 +6754,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to the use of LPIS (Land Parcel Identification System) data in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Meeting project SICANSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Udine University, Feb 2025, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230396v1</w:t>
+                <w:t xml:space="preserve">hal-05158780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
               </w:r>
@@ -7086,1028 +7086,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et dynamiques d'adoption des mélanges céréales–légumineuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du programme Prioritaire de Recherche "Cultiver et Protéger Autrement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939139v1</w:t>
+                <w:t xml:space="preserve">hal-04939617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of cereal-legume intercropping on French Farms: roles of collective dynamics for individual transition pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Yan</w:t>
+                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643464v1</w:t>
+                <w:t xml:space="preserve">hal-04655409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673412v1</w:t>
+                <w:t xml:space="preserve">hal-04683917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Yan</w:t>
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du programme Prioritaire de Recherche "Cultiver et Protéger Autrement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939617v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655409v1</w:t>
+                <w:t xml:space="preserve">hal-04975884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
+                <w:t xml:space="preserve">Trajectoires et dynamiques d'adoption des mélanges céréales–légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683917v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carton</w:t>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping on French Farms: roles of collective dynamics for individual transition pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Boros</w:t>
+                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bénichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975884v1</w:t>
+                <w:t xml:space="preserve">hal-04673412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Parcel Exchange : modélisation de l'échange temporaire de parcelles entre exploitations agricoles à l'échelle du territoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of crop successions using Land Parcel Identification System (LPIS) data in France from 2007 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium, Feb 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/NPP6YM⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214378v1</w:t>
+                <w:t xml:space="preserve">hal-04652539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
               </w:r>
@@ -8212,420 +8195,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of crop successions using Land Parcel Identification System (LPIS) data in France from 2007 to 2020</w:t>
+                <w:t xml:space="preserve">RPG Explorer, une analyse des dynamiques agricoles à fine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire « Outils de diagnostic territorial des systèmes agri-alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652539v1</w:t>
+                <w:t xml:space="preserve">hal-04479213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPG Explorer, une analyse des dynamiques agricoles à fine échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Outils de diagnostic territorial des systèmes agri-alimentaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479213v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land Parcel Exchange : modélisation de l'échange temporaire de parcelles entre exploitations agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pomeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214377v1</w:t>
+                <w:t xml:space="preserve">hal-04214378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the atmospheric concentrations of pesticides with an air quality model: toward the determination of population exposure at a regional/national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, York, United Kingdom</w:t>
@@ -8654,64 +8654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges fonciers entre exploitants et pratiques foncières agricoles: les enseignements d’une enquête dans une aire d’alimentation de captage du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8825,217 +8825,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animation foncière dans les aires d’alimentation de captage : outils mis en oeuvre et pratiques d’échanges parcellaires entre exploitants agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Preserving environment through farmland management practices (fmp)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe séminaire annuel du réseau FONCIMED. « Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; FONCIMED, Oct 2020, Corte, France</w:t>
+              <w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Sep 2020, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013055v1</w:t>
+                <w:t xml:space="preserve">hal-04013073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving environment through farmland management practices (fmp)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">L’animation foncière dans les aires d’alimentation de captage : outils mis en oeuvre et pratiques d’échanges parcellaires entre exploitants agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Society for Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Sep 2020, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">XIIe séminaire annuel du réseau FONCIMED. « Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; FONCIMED, Oct 2020, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013073v1</w:t>
+                <w:t xml:space="preserve">hal-04013055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPG Explorer : un outil pour comprendre les dynamiques d’occupation des terres agricole</w:t>
               </w:r>
@@ -9097,329 +9097,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil pour mettre les RRP au service de l’Agronomie dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). FRA., Jun 2018, Nancy, France. 6 .p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977615v1</w:t>
+                <w:t xml:space="preserve">hal-01977619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour mettre les RRP au service de l’Agronomie dans les territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet PACS AAC: développement de RPG Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique Sol (GIS Sol). FRA., Jun 2018, Nancy, France. 6 .p</w:t>
+              <w:t xml:space="preserve">comité technique du centre de ressources captages : communication technique "Protection des captages vis-à-vis des pollutions diffuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française pour la Biodiversité (AFB). FRA., Apr 2018, Vincennes, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977619v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PACS AAC: développement de RPG Explorer</w:t>
+                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">comité technique du centre de ressources captages : communication technique "Protection des captages vis-à-vis des pollutions diffuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française pour la Biodiversité (AFB). FRA., Apr 2018, Vincennes, France. 31 p</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977617v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What data are available to describe cropping systems at the regional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,739 +9542,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et localiser les systèmes de culture en relation avec les sols et les types d’exploitation agricoles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freins et leviers au changement de pratiques agricoles : quelques points de repère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage RMT Sols et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Séminaire agro-écologie de la DRAAF Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt du Centre - Val de Loire (DRAAF Centre - Val de Loire). FRA., Oct 2016, Fondette, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678085v1</w:t>
+                <w:t xml:space="preserve">hal-01544633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au changement de pratiques agricoles : quelques points de repère</w:t>
+                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire agro-écologie de la DRAAF Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt du Centre - Val de Loire (DRAAF Centre - Val de Loire). FRA., Oct 2016, Fondette, France. 30 p</w:t>
+              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544633v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer des assolements de rotations à l’échelle d’un territoire agricole avec l’outil RPG-Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un projet de territoire-Mobilisation d’outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clotûre ABC'Terre, Atténuation du Bilan de gaz à effet de serre et stockage de carbone organique dans les sols à l'échelle d'un territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Beauvais, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire PollDiff’Eau 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544623v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet de territoire-Mobilisation d’outils d’aide à la décision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à une meilleure connaissance de la spatialisation des pratiques agricoles: RPG Explorer et la spatialisation des ventes de produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PollDiff’Eau 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRSTEA/INRA/ONEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544629v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une meilleure connaissance de la spatialisation des pratiques agricoles: RPG Explorer et la spatialisation des ventes de produits phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do visions of the future shape sociotechnical transitions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRSTEA/INRA/ONEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France. 43 p</w:t>
+              <w:t xml:space="preserve">IST 2016 - International Sustainability Transition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wupperttal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678087v1</w:t>
+                <w:t xml:space="preserve">hal-01678090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do visions of the future shape sociotechnical transitions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Poux</w:t>
+                <w:t xml:space="preserve">Décrire et localiser les systèmes de culture en relation avec les sols et les types d’exploitation agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST 2016 - International Sustainability Transition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Wupperttal, Germany</w:t>
+              <w:t xml:space="preserve">Comité de pilotage RMT Sols et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678090v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535315v1</w:t>
+                <w:t xml:space="preserve">hal-01829206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are crop sequence evolutions influenced by farm territory dynamics?</w:t>
               </w:r>
@@ -10362,109 +10319,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'outils et méthodes d'analyse de la dynamique des espaces cultivés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un utilitaire facilitant le traitement du RPG : RPG Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Captage ONEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National de l'Eau et des Milieux Aquatiques (ONEMA). FRA., Jul 2015, Saint Mandé, France. 20 p</w:t>
+              <w:t xml:space="preserve">Séminaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829206v1</w:t>
+                <w:t xml:space="preserve">hal-01535315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of crop rotations variability by combining modelling and local farm interviews</w:t>
               </w:r>
@@ -10673,3335 +10673,3335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des systèmes de culture en relation avec les sols Méthodes développées dans le projet ABC'Terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation des paysages agricoles et protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inventaire, Gestion et Conservation des Sols 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Afronomie et Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie (AFA). Paris, FRA., Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019162v1</w:t>
+                <w:t xml:space="preserve">hal-01000052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l'évolution de l'agriculture sur le ruissellement érosif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs d’actions sur l’eau dans les coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie d'Agriculture, Séance sur " La gestion collective du ruissellement érosif face à l'évolution de l'agriculture (cas du Pays de Caux) "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Phytosanitaires : usages risques associés et alternatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000819v1</w:t>
+                <w:t xml:space="preserve">hal-01831450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bouty</w:t>
+                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000831v1</w:t>
+                <w:t xml:space="preserve">hal-01004783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sausse</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004783v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des paysages agricoles et protection de l'environnement</w:t>
+                <w:t xml:space="preserve">Comment les jeunes agriculteurs peuvent-ils construire l'agriculture de demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afronomie et Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Agronomie (AFA). Paris, FRA., Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale des jeunes agriculteurs d'Eure et Loir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture d'Eure et Loir (CA 28). Chartre, FRA., Feb 2013, Chartre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000052v1</w:t>
+                <w:t xml:space="preserve">hal-01000946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’actions sur l’eau dans les coopératives agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+                <w:t xml:space="preserve">Response of farmland birds to oilseed rape areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Phytosanitaires : usages risques associés et alternatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Congrss of The International Association for Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Ecology (INTERCOL)., Aug 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831450v1</w:t>
+                <w:t xml:space="preserve">hal-01019167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les jeunes agriculteurs peuvent-ils construire l'agriculture de demain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation des systèmes de culture en relation avec les sols Méthodes développées dans le projet ABC'Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale des jeunes agriculteurs d'Eure et Loir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture d'Eure et Loir (CA 28). Chartre, FRA., Feb 2013, Chartre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Inventaire, Gestion et Conservation des Sols 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000946v1</w:t>
+                <w:t xml:space="preserve">hal-01019162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of farmland birds to oilseed rape areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l'évolution de l'agriculture sur le ruissellement érosif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrss of The International Association for Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Association for Ecology (INTERCOL)., Aug 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Académie d'Agriculture, Séance sur " La gestion collective du ruissellement érosif face à l'évolution de l'agriculture (cas du Pays de Caux) "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). Paris, FRA., Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019167v1</w:t>
+                <w:t xml:space="preserve">hal-01000819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un utilitaire pour l'utilisation du RPG : RPG explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Piskiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
+              <w:t xml:space="preserve">Séminaire Modélisad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218)., Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000642v1</w:t>
+                <w:t xml:space="preserve">hal-01019072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how farmers delineate their plots on farming territories?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimirti Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2012, Helsinki, Finland. 598 p</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595302v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche agronomique : besoins en eau pour la production intrants et qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saisine sur la "Gestion et usage de l'eau en agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil économique, social et Environnemental (CESE). Paris, FRA., Oct 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un utilitaire pour l'utilisation du RPG : RPG explorer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why and how farmers delineate their plots on farming territories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modélisad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218)., Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2012, Helsinki, Finland. 598 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019072v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on erosive runoff and costs for local communities of agricultural-soil-use-change scenarios: the case of Pays de Caux (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité des territoires ruraux : éclairer la complexité pour construire des futurs possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Forum des Labos "Agriculture et territoire, du rural à l'urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Présidence Versailles-Grignon (0246)., Jun 2012, Versailles, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191180v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WinPitch, a multipurpose multimodal tool for speech analysis of very large scale corpora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation de scénarios prospectifs : application au cas du ruissellement érosif dans le Pays de Caux, Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Géoprospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2011, Nice, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01443401v1</w:t>
+                <w:t xml:space="preserve">hal-01000739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de scénarios prospectifs : application au cas du ruissellement érosif dans le Pays de Caux, Haute-Normandie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">DYSPALLOC, a model to simulate farmers' cropping plan decisions in their spatial and temporal dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jouannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoprospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2011, Nice, France. 20 p</w:t>
+              <w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000739v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYSPALLOC, a model to simulate farmers' cropping plan decisions in their spatial and temporal dimensions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la prospective départementale aux conséquences environnementales locales : coulées de boue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 3 p</w:t>
+              <w:t xml:space="preserve">Séminaire " Changement global et territoire " du campus Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech. Paris, FRA., Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000150v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la prospective départementale aux conséquences environnementales locales : coulées de boue</w:t>
+                <w:t xml:space="preserve">WinPitch, a multipurpose multimodal tool for speech analysis of very large scale corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Changement global et territoire " du campus Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech. Paris, FRA., Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000827v1</w:t>
+                <w:t xml:space="preserve">halshs-01443401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour l'herbe dans les élevages bovins laitiers en régions de polyculture élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Modelling regional land use: articulating the farm and the regional levels by combining farmers' decision rules and regional stochastic regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">El-Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Remy</w:t>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 470 p</w:t>
+              <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France. 1049 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197921v1</w:t>
+                <w:t xml:space="preserve">hal-01197905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farmers' decisions of splitting agricultural plots at different time scales</w:t>
+                <w:t xml:space="preserve">Diversity of farmers' adaptation strategies in a context of changes and consequences on land-use dynamics: a methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. pp.879-880</w:t>
+              <w:t xml:space="preserve">1. Congreso latinoamericano y europeo en co-innovacion de sistemas sostenibles de sustento rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Minas, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956159v1</w:t>
+                <w:t xml:space="preserve">hal-01197891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling regional land use: articulating the farm and the regional levels by combining farmers' decision rules and regional stochastic regularities</w:t>
+                <w:t xml:space="preserve">Modelling farmers' decisions of splitting agricultural plots at different time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Ghali Lazrak</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France. 1049 p</w:t>
+              <w:t xml:space="preserve">11. ESA Congress : Agro2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. pp.879-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197905v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of farmers' adaptation strategies in a context of changes and consequences on land-use dynamics: a methodological approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Aubry</w:t>
+                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congreso latinoamericano y europeo en co-innovacion de sistemas sostenibles de sustento rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Minas, Uruguay</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197891v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des exploitations laitières aux aléas climatiques et économiques à différents pas de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Agir en situation d’incertitude » (ASI) "Quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farming system management and landscape changes at various scales: A farming system agronomist’s review based on data-mining by experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Laroutis</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198185v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming system management and landscape changes at various scales: A farming system agronomist’s review based on data-mining by experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Modelling regional Land Use: articulating the farm and the landscape levels by combining farmers' decision rules and landscape stochastic regularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghali Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Agro2010: the XIth ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International, Aug 2010, Montpellier, France. pp.917--918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197914v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling regional Land Use: articulating the farm and the landscape levels by combining farmers' decision rules and landscape stochastic regularities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des données des Registres Parcellaires Graphiques pour une évaluation de la pression de ruissellement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Agro2010: the XIth ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International, Aug 2010, Montpellier, France. pp.917--918</w:t>
+              <w:t xml:space="preserve">acterre Colloque de clôture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, du Développement et de l'Aménagement Durables et de l'Energie (MEDADE). Paris, FRA., Apr 2010, Bois-Guillaume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607303v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données des Registres Parcellaires Graphiques pour une évaluation de la pression de ruissellement agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour l'herbe dans les élevages bovins laitiers en régions de polyculture élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acterre Colloque de clôture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, du Développement et de l'Aménagement Durables et de l'Energie (MEDADE). Paris, FRA., Apr 2010, Bois-Guillaume, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 470 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198121v1</w:t>
+                <w:t xml:space="preserve">hal-01197921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197864v1</w:t>
+                <w:t xml:space="preserve">hal-01197800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop allocation decision making processes to simulate dynamics of agricultural land uses at farm and landscape level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping farmers' diversity of grassland management for biodiversity preservation at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197800v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping farmers' diversity of grassland management for biodiversity preservation at the regional scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
+                <w:t xml:space="preserve">Interactions between farming systems and landscapes at various scales: a data-mining approach of international literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197874v1</w:t>
+                <w:t xml:space="preserve">hal-01197791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between farming systems and landscapes at various scales: a data-mining approach of international literature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Farmers' adaptation to a new context of irrigation restrictions : consequences on grassland areas development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farm systems design 2009 : an international Symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterrey, United States</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197791v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Farmers' adaptation to a new context of irrigation restrictions : consequences on grassland areas development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight methodology to fine-tune changes in local land use policy thereby minimizing runoff impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197877v1</w:t>
+                <w:t xml:space="preserve">hal-01197864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
+                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
+              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197684v1</w:t>
+                <w:t xml:space="preserve">hal-01197720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foresight on land use evolution using a coherent set of possible future land use change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14056,182 +14056,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium. Empowerment of the rural actors: A renewal of the farming systems perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcTerre: Anticiper et aCcompagner des évolutions de TERRitoires agricoles sensibles aux coulées boueuses.</w:t>
+                <w:t xml:space="preserve">Elaboration et mise en oeuvre de DIspositifs pour la GEstion des Territoires générant des COulées Boueuses. DIGET-COB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de lancement de l'APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 9p</w:t>
+              <w:t xml:space="preserve">Séminaire national de clôture de l'APR MEDD RDT1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lyon, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197720v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer l'interdisciplinarité : une nécessité et une réalité à AgroParisTech</w:t>
               </w:r>
@@ -14405,752 +14405,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche agronomique des décisions d'assolement dans les exploitations d'élévage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité technique CETIOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France. 23p</w:t>
+              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197744v1</w:t>
+                <w:t xml:space="preserve">hal-01197665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau, principal facteur d'évolution des fonctionnements d'exploitations laitières en Plaine de Niort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la trajectoire d'états au diagnostic agronomique de ruissellement (DIAR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Association Française pour la Production Fourragère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, NA, France. 2p</w:t>
+              <w:t xml:space="preserve">Séminaire ANR ADD GeDuque (GEstion DUrable de la QUalité de l'Eau)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197715v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la trajectoire d'états au diagnostic agronomique de ruissellement (DIAR).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'eau, principal facteur d'évolution des fonctionnements d'exploitations laitières en Plaine de Niort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR ADD GeDuque (GEstion DUrable de la QUalité de l'Eau)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. 23p</w:t>
+              <w:t xml:space="preserve">Journées Association Française pour la Production Fourragère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, NA, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197784v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop location with farmers at the watershed level in order to reduce surface runoff. A case study in Pays de Caux, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Comment réduire la production de ruissellement par les pratiques culturales: de la parcelle au bassin versant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coufourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 annual conference of Soil and water conservation society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Colloque RDT/UMR SAD APT. Réduire le ruissellement sur le territoire agricole: quels outils pour quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Bois-Guillaume, France. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197665v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire la production de ruissellement par les pratiques culturales: de la parcelle au bassin versant?</w:t>
+                <w:t xml:space="preserve">Approche agronomique des décisions d'assolement dans les exploitations d'élévage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RDT/UMR SAD APT. Réduire le ruissellement sur le territoire agricole: quels outils pour quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Bois-Guillaume, France. 25p</w:t>
+              <w:t xml:space="preserve">Comité technique CETIOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197782v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couturier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829199v1</w:t>
+                <w:t xml:space="preserve">hal-01458460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise collective par les agriculteurs du ruissellement érosif sur le territoire agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche sur les sols à la décision publique. Colloque GESSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458460v1</w:t>
+                <w:t xml:space="preserve">hal-01829199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic agronomique de ruissellement (DIAR) un outil de dialogue entre agriculteurs et décideurs</w:t>
               </w:r>
@@ -15324,895 +15324,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of cropping systems on soil surface characteristics and runoff using a model-based indicator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Changing cultivation methods to reduce runoff: an assessment tool for dialogue with farmers and decision makers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">COST 634: "Soil conservation management, perception, and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rouen, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829196v1</w:t>
+                <w:t xml:space="preserve">hal-01829200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating runoff measurement and monitoring of soil surface characteristics at a field scale in Upper-Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cochereau</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a modification of the cultivation methods allowing runoff reductions: bases of a data-processing decision support tool for dialogue with farmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458443v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing cultivation methods to reduce runoff: an assessment tool for dialogue with farmers and decision makers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of crop location at farm level: assessment of farmers' leeway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: "Soil conservation management, perception, and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rouen, France. 12p</w:t>
+              <w:t xml:space="preserve">COST 634 "On- and off-site environmental effects impacts of runoff and erosion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829200v1</w:t>
+                <w:t xml:space="preserve">hal-01458443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modification of the cultivation methods allowing runoff reductions: bases of a data-processing decision support tool for dialogue with farmers.</w:t>
+                <w:t xml:space="preserve">Set up development of a multi-organism network for runoff measurement at field scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ouvry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvain Pivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Saint Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829201v1</w:t>
+                <w:t xml:space="preserve">hal-01829195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up development of a multi-organism network for runoff measurement at field scale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829195v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining social network and technical leeway analysis in farms to reduce runoff at catchment’s scale by managing crop localisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634 Conference "Soil conservation management, perception and policy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Mont Saint Aignan, France. 1p</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458481v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Couturier</w:t>
+                <w:t xml:space="preserve">Assessing the effects of cropping systems on soil surface characteristics and runoff using a model-based indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829193v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of soil surface characteristics for soil and water conservation : the case of a silty loam region (Pays de Caux, France)</w:t>
               </w:r>
@@ -16332,51 +16332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16509,51 +16509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective locale. Une analyse en terme de proximité sur la question du ruissellement érosif en Haute-Normandie, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16950,51 +16950,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique du parcellaire agricole à partir d’images de télédétection et du registre parcellaire graphique sous QGIS/OTB</w:t>
+                <w:t xml:space="preserve">Automatic extraction of agricultural parcels from remote sensing images and the RPG database with QGIS/OTB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Priol</w:t>
@@ -17016,93 +17016,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, CNRS Editions, pp.374, 2018, 978-1-78405-336-9</w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.364, 2018, 978-1-78630-188-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687899v1</w:t>
+                <w:t xml:space="preserve">hal-01687886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of agricultural parcels from remote sensing images and the RPG database with QGIS/OTB</w:t>
+                <w:t xml:space="preserve">Extraction automatique du parcellaire agricole à partir d’images de télédétection et du registre parcellaire graphique sous QGIS/OTB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Priol</w:t>
@@ -17124,621 +17137,608 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Agriculture and Forest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, CNRS Editions, pp.374, 2018, 978-1-78405-336-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01687886v1</w:t>
+                <w:t xml:space="preserve">hal-01687899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale de &amp;quot;L'agronomie aujourd'hui</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Fullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arnalds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bazzoffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin A. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
+              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.311-313, 2006, 9782759210701</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912841v1</w:t>
+                <w:t xml:space="preserve">hal-01829198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Government and Agency Response to Soil Erosion Risk in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Castillo</w:t>
+                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Erosion in Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 978-0-470-85910-0</w:t>
+              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829198v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et territoires : cas des questions environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of coconut-based agroforesty systems in Melanesia : a case study from the Vauatu archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malezieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2006, Synthèses (Quae), 2-7592-0000-0 978-2-7592-0000-9</w:t>
+              <w:t xml:space="preserve">Tropical homegardens : A time tested example of sustainable agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Advances in Agroforestry, 978-1-4020-4947-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822087v1</w:t>
+                <w:t xml:space="preserve">hal-01829190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of coconut-based agroforesty systems in Melanesia : a case study from the Vauatu archipelago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Malezieux</w:t>
+                <w:t xml:space="preserve">Conclusion générale de &amp;quot;L'agronomie aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Doré; M. Le Bail; P. Martin; B. Ney; J. Roger-Estrade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical homegardens : A time tested example of sustainable agroforestry</w:t>
+              <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Advances in Agroforestry, 978-1-4020-4947-7</w:t>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-313, 2006, 9782759210701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829190v1</w:t>
+                <w:t xml:space="preserve">hal-02912841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17819,51 +17819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du ruissellement et de l'érosion diffuse : caractérisation des états de surface des parcelles agricoles et intégration à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18009,51 +18009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood hazard change and farmland vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18299,51 +18299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.114059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.102937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513780753931395E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosenfelder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.957" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBBD1ZZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelaure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-007-9068-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW80Z6MJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/NPP6YM" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479213v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013091v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013055v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678085v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544633v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678087v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831450v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000946v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197905v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198121v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197877v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197744v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197715v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochereau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829201v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829195v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Pivain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saint Omer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758803v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592024v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/exploitations-agricoles-et-territoires/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687899v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687886v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1289" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912841v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/996/9782759210701/l-agronomie-aujourd-hui" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829190v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-1-4020-4947-7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831902v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825616v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842826v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendrau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242682v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Javourez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2026.111444" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120092" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.899226" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.114059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.102937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377192v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ruelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513780753931395E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Butorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07684J" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4994" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Dijk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rosenfelder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Scheinost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimirti Laroutis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piskiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQFJ7J5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bricard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.957" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBBD1ZZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lelaure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00271503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-007-9068-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TW80Z6MJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.714" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9661F45CDC2EEAC2C3CFE0A29E3011847BEBB1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.04.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VKXHV34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669645v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/NPP6YM" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04018395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013091v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mata" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vandewalle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678090v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678085v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829206v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535315v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831450v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019162v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019072v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000642v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000739v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Ronfort" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000827v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956159v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197914v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197921v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197874v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197791v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197877v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197720v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197665v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lapierre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197782v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coufourier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829200v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochereau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ouvry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829195v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Pivain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Saint Omer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458481v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829203v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758803v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458454v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765800v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592024v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/exploitations-agricoles-et-territoires/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687886v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1289" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829198v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Fullen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arnalds" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzoffi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A. Booth" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castillo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470859105.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822087v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Mignolet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829190v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-1-4020-4947-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02912841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/996/9782759210701/l-agronomie-aujourd-hui" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831902v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825616v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842826v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josien" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Testut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendrau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>