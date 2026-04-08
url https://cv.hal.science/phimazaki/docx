--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -214,269 +214,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Chlorella Supplementation in the Prevention of Iron Deficiency Anemia: A Review of Clinical and Experimental Studies</w:t>
+                <w:t xml:space="preserve">Relationship between non-typhoidal Salmonella dose and food poisoning in humans: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Da Silva</w:t>
+                <w:t xml:space="preserve">Ophélie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton Santos Guedes De Morais</w:t>
+                <w:t xml:space="preserve">Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton Antas Pereira</w:t>
+                <w:t xml:space="preserve">Jean-Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cíntia Chaves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Current Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.295-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/microbiol.2025014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320946v1</w:t>
+                <w:t xml:space="preserve">hal-05042211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between non-typhoidal Salmonella dose and food poisoning in humans: A systematic review</w:t>
+                <w:t xml:space="preserve">Effects of Chlorella Supplementation in the Prevention of Iron Deficiency Anemia: A Review of Clinical and Experimental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Colin</w:t>
+                <w:t xml:space="preserve">Maria Laura Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure David</w:t>
+                <w:t xml:space="preserve">Elton Santos Guedes De Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Bailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Newton Antas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cíntia Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Current Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (10), pp.250-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042211v1</w:t>
+                <w:t xml:space="preserve">hal-05320946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitoterápicos como abordagem alternativa ao uso de antiparasitários na caprinocultura</w:t>
               </w:r>
@@ -501,51 +501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Silva Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Cristina Bernardo Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -590,1523 +590,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in animal production and conscious use with therapeutic alternatives: a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thúlio Nilson Do Nascimento Pereira</w:t>
+                <w:t xml:space="preserve">Bertille Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phelipe Magalhães Duarte</w:t>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Bonifácio Alves Ferreira Filho</w:t>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabethe Guimarães de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.e3518. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55905/oelv22n2-243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959310v1</w:t>
+                <w:t xml:space="preserve">hal-04700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos gerais e principais agentes biológicos envolvidos em surtos de doenças veiculadas por alimentos (DVA's): uma revisão</w:t>
+                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Bernardo Da Silva</w:t>
+                <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Giselle Cavalcanti Vaz Mendes Silva</w:t>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Atanásio De Oliveira Neto</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Carvalho Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (3), pp.e3641. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55905/oelv22n3-051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959279v1</w:t>
+                <w:t xml:space="preserve">hal-04522705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evidence for the control of meatborne parasites in Europe: A scoping review</w:t>
+                <w:t xml:space="preserve">Aspectos gerais e principais agentes biológicos envolvidos em surtos de doenças veiculadas por alimentos (DVA's): uma revisão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Dadios</w:t>
+                <w:t xml:space="preserve">Juliana Bernardo Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H. Imazaki</w:t>
+                <w:t xml:space="preserve">Anna Giselle Cavalcanti Vaz Mendes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Millins</w:t>
+                <w:t xml:space="preserve">José Atanásio De Oliveira Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam F. Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iago Carvalho Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 165, pp.110659. </w:t>
+              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.e3641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n3-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959060v1</w:t>
+                <w:t xml:space="preserve">hal-04959279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
+                <w:t xml:space="preserve">Economic evidence for the control of meatborne parasites in Europe: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A Naudin</w:t>
+                <w:t xml:space="preserve">Nikolaos Dadios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Pedro H. Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Caroline Millins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liam F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.110659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522705v1</w:t>
+                <w:t xml:space="preserve">hal-04959060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carnobacterium maltaromaticum as bioprotective culture against spoilage bacteria in ground meat and cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maria de Andrade Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+                <w:t xml:space="preserve">Barbara Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Sarah Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy</w:t>
+                <w:t xml:space="preserve">Raphael Vanleyssem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.109441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700337v1</w:t>
+                <w:t xml:space="preserve">hal-04959142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnobacterium maltaromaticum as bioprotective culture against spoilage bacteria in ground meat and cooked ham</w:t>
+                <w:t xml:space="preserve">Fraude alimentar no Brasil: panorama e impactos para leite e derivados dos último 25 anos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maria de Andrade Cavalari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hansheys Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Cristina Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 211, pp.109441. </w:t>
+              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e6280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n8-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959142v1</w:t>
+                <w:t xml:space="preserve">hal-04959000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraude alimentar no Brasil: panorama e impactos para leite e derivados dos último 25 anos</w:t>
+                <w:t xml:space="preserve">Antibiotics in animal production and conscious use with therapeutic alternatives: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hansheys Ménard</w:t>
+                <w:t xml:space="preserve">Thúlio Nilson Do Nascimento Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Cristina Da Costa</w:t>
+                <w:t xml:space="preserve">Phelipe Magalhães Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
+                <w:t xml:space="preserve">Moisés Bonifácio Alves Ferreira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elizabethe Guimarães de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (8), pp.e6280. </w:t>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.e3518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55905/oelv22n8-119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n2-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959000v1</w:t>
+                <w:t xml:space="preserve">hal-04959310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability and microbial ecology of fresh beef with extremely long shelf-life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the milk production chain in Brazil: development and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Taminiau</w:t>
+                <w:t xml:space="preserve">Ana Erundina de Luna Moraes Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Abdoulaye Fall</w:t>
+                <w:t xml:space="preserve">Elizabeth Simões Do Amaral Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elansary</w:t>
+                <w:t xml:space="preserve">Felipe Pereira De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Douny</w:t>
+                <w:t xml:space="preserve">Inaê Cristina Guerreiro Pinto Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.5319266. </w:t>
+              <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.170-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/5319266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/biology/milk-production⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959494v1</w:t>
+                <w:t xml:space="preserve">hal-04959424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the milk production chain in Brazil: development and perspectives</w:t>
+                <w:t xml:space="preserve">Salmonelose em cortes de carne bovina no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Erundina de Luna Moraes Leite</w:t>
+                <w:t xml:space="preserve">Lília Josefa Vidal Romão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Simões Do Amaral Alves</w:t>
+                <w:t xml:space="preserve">Maria Vanessa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Pereira De Melo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Cintia Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.170-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/biology/milk-production⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 2, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959424v1</w:t>
+                <w:t xml:space="preserve">hal-04959411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish farming overview in Brazil: welfare, productive aspects and impacts on public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenikywaynne Kerowaynne Felix Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenikywaynne Kerowaynne Felix Do Nascimento</w:t>
+                <w:t xml:space="preserve">Millena Patrício Do Nascimento Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena Patrício Do Nascimento Ferreira</w:t>
+                <w:t xml:space="preserve">Anna Karolyne de Araujo Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karolyne de Araujo Medeiros</w:t>
+                <w:t xml:space="preserve">Geovania de Souza Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sampaio de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.186-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/biology/productive-aspects⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonelose em cortes de carne bovina no Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stability and microbial ecology of fresh beef with extremely long shelf-life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Taminiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lília Josefa Vidal Romão</w:t>
+                <w:t xml:space="preserve">Papa Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vanessa Da Silva</w:t>
+                <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Chaves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
+                <w:t xml:space="preserve">Caroline Douny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.134-142. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.5319266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/5319266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959411v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sex and sub-zero storage temperature on the microbial and oxidative stability of beef packed in a high-oxygen atmosphere after different vacuum ageing times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,77 +2179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle type, aging technique, and aging time on oxidative stability and antioxidant capacity of beef packed in high-oxygen atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenic evaluation and organochlorine identification in blubber of North Sea harbour porpoise (Phocoena phocoena) stranded on the North Sea coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,90 +2609,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemicals and microbiota from hospitals on the emergence of resistance in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2734,103 +2734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
@@ -2891,103 +2891,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemicals and microbiota from a hospital on the emergence of resistance in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Environmental Dimension of Antimicrobial Resistance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montreal, Canada</w:t>
@@ -3048,51 +3048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of microbial and physicochemical factors determining the long-term preservation of chilled fresh beef at subzero temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Liège, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3209,51 +3209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2E7C5D1"/>
+    <w:nsid w:val="422C2340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +3440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phimazaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1993-0350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05042211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#250;lio Nilson Do Nascimento Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Magalh&#227;es Duarte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bonif&#225;cio Alves Ferreira Filho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethe Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n2-243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardo Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giselle Cavalcanti Vaz Mendes Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Atan&#225;sio De Oliveira Neto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho Barbosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n3-051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dadios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Imazaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F. Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maria de Andrade Cavalari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vanleyssem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109441" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheys M&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina Da Costa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;sio Francisco Soares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio De Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n8-119" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elansary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5319266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Erundina de Luna Moraes Leite" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sim&#245;es Do Amaral Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pereira De Melo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina&#234; Cristina Guerreiro Pinto Barroso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/milk-production" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenikywaynne Kerowaynne Felix Do Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karolyne de Araujo Medeiros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovania de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio de Medeiros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/productive-aspects" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Josefa Vidal Rom&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Chaves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Imazaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Boareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson L.B. Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisa Golin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2012.04.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bennani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/tel-04981663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phimazaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1993-0350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05042211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardo Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giselle Cavalcanti Vaz Mendes Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Atan&#225;sio De Oliveira Neto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n3-051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dadios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Imazaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F. Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110659" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maria de Andrade Cavalari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vanleyssem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheys M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina Da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;sio Francisco Soares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio De Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n8-119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#250;lio Nilson Do Nascimento Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Magalh&#227;es Duarte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bonif&#225;cio Alves Ferreira Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethe Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n2-243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Erundina de Luna Moraes Leite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sim&#245;es Do Amaral Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pereira De Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina&#234; Cristina Guerreiro Pinto Barroso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/milk-production" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Josefa Vidal Rom&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Chaves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenikywaynne Kerowaynne Felix Do Nascimento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karolyne de Araujo Medeiros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovania de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio de Medeiros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/productive-aspects" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elansary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5319266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Imazaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Boareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson L.B. Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisa Golin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2012.04.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bennani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/tel-04981663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>