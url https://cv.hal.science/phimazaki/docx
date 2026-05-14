--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1993-0350</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BA4upTcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -206,2386 +227,2386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between non-typhoidal Salmonella dose and food poisoning in humans: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (2), pp.295-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/microbiol.2025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Chlorella Supplementation in the Prevention of Iron Deficiency Anemia: A Review of Clinical and Experimental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elton Santos Guedes De Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton Antas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cíntia Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Current Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (10), pp.250-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitoterápicos como abordagem alternativa ao uso de antiparasitários na caprinocultura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Vitor Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Silva Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Cristina Bernardo Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Observatorio de la economia latinoamerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (6), pp.e10151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55905/oelv23n6-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antibiotics in animal production and conscious use with therapeutic alternatives: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thúlio Nilson Do Nascimento Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Magalhães Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Bonifácio Alves Ferreira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabethe Guimarães de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
+              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.e3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n2-243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700337v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah A Naudin</w:t>
+                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Bertille Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522705v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos gerais e principais agentes biológicos envolvidos em surtos de doenças veiculadas por alimentos (DVA's): uma revisão</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Giselle Cavalcanti Vaz Mendes Silva</w:t>
+                <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Atanásio De Oliveira Neto</w:t>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iago Carvalho Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55905/oelv22n3-051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959279v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evidence for the control of meatborne parasites in Europe: A scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspectos gerais e principais agentes biológicos envolvidos em surtos de doenças veiculadas por alimentos (DVA's): uma revisão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H. Imazaki</w:t>
+                <w:t xml:space="preserve">Juliana Bernardo Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Millins</w:t>
+                <w:t xml:space="preserve">Anna Giselle Cavalcanti Vaz Mendes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam F. Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Atanásio De Oliveira Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iago Carvalho Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110659⟩</w:t>
+              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.e3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n3-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959060v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnobacterium maltaromaticum as bioprotective culture against spoilage bacteria in ground meat and cooked ham</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic evidence for the control of meatborne parasites in Europe: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pirard</w:t>
+                <w:t xml:space="preserve">Nikolaos Dadios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lebrun</w:t>
+                <w:t xml:space="preserve">Pedro H. Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Vanleyssem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Millins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109441⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.110659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959142v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraude alimentar no Brasil: panorama e impactos para leite e derivados dos último 25 anos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carnobacterium maltaromaticum as bioprotective culture against spoilage bacteria in ground meat and cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Cristina Da Costa</w:t>
+                <w:t xml:space="preserve">Caroline Maria de Andrade Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
+                <w:t xml:space="preserve">Barbara Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vanleyssem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55905/oelv22n8-119⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.109441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959000v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics in animal production and conscious use with therapeutic alternatives: a literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fraude alimentar no Brasil: panorama e impactos para leite e derivados dos último 25 anos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phelipe Magalhães Duarte</w:t>
+                <w:t xml:space="preserve">Hansheys Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Bonifácio Alves Ferreira Filho</w:t>
+                <w:t xml:space="preserve">Jéssica Cristina Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabethe Guimarães de Oliveira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OBSERVATÓRIO DE LA ECONOMÍA LATINOAMERICANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.e3518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55905/oelv22n2-243⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.e6280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55905/oelv22n8-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959310v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the milk production chain in Brazil: development and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Erundina de Luna Moraes Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Simões Do Amaral Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pereira De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaê Cristina Guerreiro Pinto Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.170-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/biology/milk-production⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonelose em cortes de carne bovina no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lília Josefa Vidal Romão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vanessa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sampaio De Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anísio Francisco Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.134-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish farming overview in Brazil: welfare, productive aspects and impacts on public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenikywaynne Kerowaynne Felix Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Patrício Do Nascimento Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Karolyne de Araujo Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovania de Souza Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Sampaio de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Científica Multidisciplinar Núcleo do Conhecimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.186-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32749/nucleodoconhecimento.com.br/biology/productive-aspects⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stability and microbial ecology of fresh beef with extremely long shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taminiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Douny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, pp.5319266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2023/5319266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sex and sub-zero storage temperature on the microbial and oxidative stability of beef packed in a high-oxygen atmosphere after different vacuum ageing times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clinquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.198-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle type, aging technique, and aging time on oxidative stability and antioxidant capacity of beef packed in high-oxygen atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Douny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Douny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clinquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42, pp.e13603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenic evaluation and organochlorine identification in blubber of North Sea harbour porpoise (Phocoena phocoena) stranded on the North Sea coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.438295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/438295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro estrogenic activity of the antidepressant fluoxetine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Boareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson L.B. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisa Golin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (1), pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reprotox.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2595,279 +2616,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemicals and microbiota from hospitals on the emergence of resistance in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 2024, 19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2877,154 +2898,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemicals and microbiota from a hospital on the emergence of resistance in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Environmental Dimension of Antimicrobial Resistance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3034,114 +3055,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of microbial and physicochemical factors determining the long-term preservation of chilled fresh beef at subzero temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Liège, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04981663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3209,51 +3230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="422C2340"/>
+    <w:nsid w:val="C1D3B7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3440,51 +3461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phimazaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1993-0350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05042211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardo Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giselle Cavalcanti Vaz Mendes Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Atan&#225;sio De Oliveira Neto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n3-051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dadios" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Imazaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F. Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110659" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maria de Andrade Cavalari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vanleyssem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109441" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheys M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina Da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;sio Francisco Soares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio De Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n8-119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#250;lio Nilson Do Nascimento Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Magalh&#227;es Duarte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bonif&#225;cio Alves Ferreira Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethe Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n2-243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Erundina de Luna Moraes Leite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sim&#245;es Do Amaral Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pereira De Melo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina&#234; Cristina Guerreiro Pinto Barroso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/milk-production" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Josefa Vidal Rom&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Chaves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenikywaynne Kerowaynne Felix Do Nascimento" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karolyne de Araujo Medeiros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovania de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio de Medeiros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/productive-aspects" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elansary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5319266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.09.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brose" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Imazaki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Boareto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson L.B. Louren&#231;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisa Golin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2012.04.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bennani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/tel-04981663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phimazaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1993-0350" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BA4upTcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05042211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/microbiol.2025014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Santos Guedes De Morais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Antas Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Chaves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Silva Bezerra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Bernardo Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv23n6-004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#250;lio Nilson Do Nascimento Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Magalh&#227;es Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Bonif&#225;cio Alves Ferreira Filho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabethe Guimar&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n2-243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bernardo Da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giselle Cavalcanti Vaz Mendes Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Atan&#225;sio De Oliveira Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Carvalho Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n3-051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dadios" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Imazaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F. Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maria de Andrade Cavalari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vanleyssem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheys M&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina Da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;sio Francisco Soares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio De Medeiros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/oelv22n8-119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Erundina de Luna Moraes Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sim&#245;es Do Amaral Alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pereira De Melo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina&#234; Cristina Guerreiro Pinto Barroso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/milk-production" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Josefa Vidal Rom&#227;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanessa Da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Chaves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/veterinaria/salmonelose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenikywaynne Kerowaynne Felix Do Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Patr&#237;cio Do Nascimento Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karolyne de Araujo Medeiros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovania de Souza Cordeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sampaio de Medeiros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32749/nucleodoconhecimento.com.br/biology/productive-aspects" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04959494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taminiau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elansary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Douny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5319266" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauniaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/438295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04981826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane M&#252;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Imazaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Boareto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson L.B. Louren&#231;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisa Golin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2012.04.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bennani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04954753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/tel-04981663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>