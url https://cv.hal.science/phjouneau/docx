--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
+                <w:t xml:space="preserve">Astrocytes functionally integrate multiple synapses via specialized leaflet domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+                <w:t xml:space="preserve">Lucas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carletti</w:t>
+                <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chems Amari</w:t>
+                <w:t xml:space="preserve">Nicolas Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Arnold Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147856v1</w:t>
+                <w:t xml:space="preserve">hal-05308892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Denoising of Shot-Noise in Mass Spectrometry Images by PCA-Assisted Self-Supervised Deep Learning</w:t>
               </w:r>
@@ -279,631 +279,631 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 97 (25), pp.12925-12930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c00825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes functionally integrate multiple synapses via specialized leaflet domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Benoit</w:t>
+                <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Hristovska</w:t>
+                <w:t xml:space="preserve">Chems Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Liaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Fertin</w:t>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308892v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seed lipid extract reference spectrum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D nanoporous membrane boosts the ionic conductivity of electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
+                <w:t xml:space="preserve">Nino Modesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Pinchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abdel Sater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0004263⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.104045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350965v1</w:t>
+                <w:t xml:space="preserve">hal-05335795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Arabidopsis seed lipid extract reference spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Mathilde Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deblock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
+              <w:t xml:space="preserve">Surface Science Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935728v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D nanoporous membrane boosts the ionic conductivity of electrolytes</w:t>
+                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Modesto</w:t>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pinchart</w:t>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abdel Sater</w:t>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, pp.104045. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335795v1</w:t>
+                <w:t xml:space="preserve">hal-04935728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine lipids overproduced in seed plants are not imported into plastid membranes and promote endomembrane expansion</w:t>
               </w:r>
@@ -941,51 +941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (4), pp.980-996. </w:t>
@@ -1017,265 +1017,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endocrine disruptor effect of metal nanoparticles mainly depends on their capacity to release metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4en00065j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854296v1</w:t>
+                <w:t xml:space="preserve">hal-04693313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocrine disruptor effect of metal nanoparticles mainly depends on their capacity to release metal ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.3192-3201. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (50), pp.19917−19925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4en00065j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693313v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructure of macromolecular assemblies contributing to bacterial spore resistance revealed by in situ cryo-electron tomography</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,563 +2189,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer-by-design biocides made of tri-thiol bridged silver nanoparticle assemblies</w:t>
+                <w:t xml:space="preserve">Nano‐architectured composite anode enabling long‐term cycling stability for high‐capacity lithium‐ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Worms</w:t>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wai-Li Ling</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallon</w:t>
+                <w:t xml:space="preserve">S. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.507-513. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.1906812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NH00286C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201906812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366178v1</w:t>
+                <w:t xml:space="preserve">cea-02534656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Silicon Nanowires-Grown-On-Graphite Composite for High-Energy Lithium Batteries</w:t>
+                <w:t xml:space="preserve">Three-dimensional measurement of Mg dopant distribution and electrical activity in GaN by correlative atom probe tomography and off-axis electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
+                <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Keller</w:t>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c05198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (6), pp.065702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5125188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02942926v1</w:t>
+                <w:t xml:space="preserve">hal-02991526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano‐architectured composite anode enabling long‐term cycling stability for high‐capacity lithium‐ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A Scalable Silicon Nanowires-Grown-On-Graphite Composite for High-Energy Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tardif</w:t>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (11), pp.1906812. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.12006-12015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201906812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c05198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02534656v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional measurement of Mg dopant distribution and electrical activity in GaN by correlative atom probe tomography and off-axis electron holography</w:t>
+                <w:t xml:space="preserve">Safer-by-design biocides made of tri-thiol bridged silver nanoparticle assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Amichi</w:t>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boureau</w:t>
+                <w:t xml:space="preserve">Wai-Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbier</w:t>
+                <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (6), pp.065702. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.507-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5125188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NH00286C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991526v1</w:t>
+                <w:t xml:space="preserve">hal-02366178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear translocation of silver ions and hepatocyte nuclear receptor impairment upon exposure to silver nanoparticles</w:t>
               </w:r>
@@ -2865,90 +2865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative investigation of Mg doping in GaN layers grown at different temperatures by atom probe tomography and off-axis electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2993,295 +2993,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale quantification and modeling of aged nanostructured silicon-based composite anodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canalicular domain structure and function in matrix-free hepatic spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vorauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Ananya Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Karepina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-020-00386-x⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9bm01143a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095782v1</w:t>
+                <w:t xml:space="preserve">hal-02873790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canalicular domain structure and function in matrix-free hepatic spheroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+                <w:t xml:space="preserve">Multi-scale quantification and modeling of aged nanostructured silicon-based composite anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vorauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananya Shrivastava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
+                <w:t xml:space="preserve">Fereshteh Chamasemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.485-496. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9bm01143a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-020-00386-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873790v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical alterations and toxicity of InP alloyed quantum dots aged in environmental conditions: A safer by design evaluation</w:t>
               </w:r>
@@ -3395,295 +3395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Multiphase Lithiation and Delithiation Mechanisms in a Composite Electrode Unraveled by Simultaneous Operando Small-Angle and Wide-Angle X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dalzon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
+                <w:t xml:space="preserve">Willy Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.11538-11551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b05055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311361v1</w:t>
+                <w:t xml:space="preserve">cea-02329940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Multiphase Lithiation and Delithiation Mechanisms in a Composite Electrode Unraveled by Simultaneous Operando Small-Angle and Wide-Angle X-Ray Scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Porcher</w:t>
+                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (10), pp.11538-11551. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.3133-3157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b05055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02329940v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of lipid droplets in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hryhoriy Stryhanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3931,360 +3931,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticle fate in mammals: Bridging in vitro and in vivo studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly efficient spin-to-charge current conversion in cstrained HgTe surface states protected by a HgCdTe layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2018.03.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (16), pp.167201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.167201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792483v1</w:t>
+                <w:t xml:space="preserve">hal-01614284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient spin-to-charge current conversion in cstrained HgTe surface states protected by a HgCdTe layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Vila</w:t>
+                <w:t xml:space="preserve">Silver nanoparticle fate in mammals: Bridging in vitro and in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Haas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (16), pp.167201. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 364, pp.118-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.167201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2018.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614284v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant radial inhomogeneity in Mg-doped GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4335,90 +4335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into polythiol-assisted AgNP dissolution induced by bio-relevant molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thomas</w:t>
+                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Crauste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637000v1</w:t>
+                <w:t xml:space="preserve">hal-01549683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549683v1</w:t>
+                <w:t xml:space="preserve">hal-01637000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision strain mapping of topological insulator HgTe/CdTe</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vorauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,64 +5178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), pp.717-723. </w:t>
@@ -5286,51 +5286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular permeability in the RG2 glioma model can be mediated by macropinocytosis and be independent of the opening of the tight junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,705 +5401,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastructure of the Periplastidial Compartment of the Diatom Phaeodactylum tricornutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
+                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+                <w:t xml:space="preserve">hal-01327409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient eco-friendly inverted quantum dot sensitized solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Faure-Vincent</w:t>
+                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Beeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ta06769c⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851577v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.79 - 84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385434v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of the Periplastidial Compartment of the Diatom Phaeodactylum tricornutum.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient eco-friendly inverted quantum dot sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhyung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad T. Sajjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Arvydas Ruseckas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Falconet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (3), pp.254-267. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.827-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ta06769c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327409v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different in vitro exposure regimens of murine primary macrophages to silver nanoparticles induce different fates of nanoparticles and different toxicological and functional consequences.</w:t>
               </w:r>
@@ -6111,77 +6111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aude-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (5), pp.586-596. </w:t>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial chemistry in a ZnTe/CdSe superlattice studied by atom probe tomography and transmission electron microscopy strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,325 +6749,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic arrangement at ZnTe/CdSe interfaces determined by high resolution scanning transmission electron microscopy and atom probe tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Timothee Chauvire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132475v1</w:t>
+                <w:t xml:space="preserve">hal-01588163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Atomic arrangement at ZnTe/CdSe interfaces determined by high resolution scanning transmission electron microscopy and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.051904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4907648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588163v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth and interfaces characterizations of strained HgTe/CdTe topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 425, pp.195-198. </w:t>
@@ -7163,338 +7163,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
+                <w:t xml:space="preserve">Three-dimensional analysis of Nafion layers in fuel cell electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">M. Lopez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carlin</w:t>
+                <w:t xml:space="preserve">L. Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Rossbach</w:t>
+                <w:t xml:space="preserve">T. Printemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986748v1</w:t>
+                <w:t xml:space="preserve">hal-02062744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of Nafion layers in fuel cell electrodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guetaz</w:t>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Printemps</w:t>
+                <w:t xml:space="preserve">Jean-François Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morin</w:t>
+                <w:t xml:space="preserve">Georg Rossbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Escribano</w:t>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062744v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Microstructure of HgCdTe with p-Type Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (5), pp.339-355. </w:t>
@@ -7701,90 +7701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE Growth of Strained HgTe/CdTe Topological Insulator Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (8), pp.2955-2962. </w:t>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8128,51 +8128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,51 +8388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (2), pp.023513. </w:t>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOCVD growth mechanisms of ZnO nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of scanning electron microscopy developments: Towards &amp;quot;wet-STEM&amp;quot; imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bogner-van de Moortele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9175,51 +9175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.365-368</w:t>
@@ -9395,51 +9395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM and EBSD investigation of continuous and discontinuous precipitation of CrN in nitrided pure Fe-Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 9 (2), pp.271-274. </w:t>
@@ -10342,230 +10342,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perrenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806511v1</w:t>
+                <w:t xml:space="preserve">hal-05546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Operando Battery days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10576,190 +10580,186 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Baudry</w:t>
+                <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546424v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,234 +10834,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousr Rekik</w:t>
+                <w:t xml:space="preserve">Matériaux d’anode de batterie lithium-ion haute densité à base de composites graphite-nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 (MMC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d'Etude des Composés d'Insertion, Mar 2021, Le Croisic (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212649v1</w:t>
+                <w:t xml:space="preserve">hal-04788759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of hepatocyte nuclear receptors upon silver nanoparticle exposure: an imaging-guided study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium of Trace Elements in Man and Animals (TEMA-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Grenoble- Aachen (online), Germany</w:t>
@@ -11076,242 +11076,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux d’anode de batterie lithium-ion haute densité à base de composites graphite-nanofils de silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousr Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d'Etude des Composés d'Insertion, Mar 2021, Le Croisic (distanciel), France</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 (MMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788759v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy density lithium-battery anode materials based on graphite-silicon nanowire composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Varsovie (Virtual conference), Poland</w:t>
@@ -11353,51 +11353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousr Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,441 +11459,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of FIB-SEM imaging and 3D reconstructions to study phyto-plankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Synchrotron-based imaging reveals silver ions trafficking within hepatocytes exposed to silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Schiebert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC2020, Copenhagen (Denmark)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">European Synchrotron Radiation Facility (ESRF) User Meeting 2020,Nanomaterials life cycle: from nanoengineering to public health; Session II - Nanomaterials and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Grenoble, Institut de biologie structurale- (présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924483v1</w:t>
+                <w:t xml:space="preserve">hal-04522003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie FIB−SEM pour l’imagerie 3D et la caractérisation chimique en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CEA−DRF impulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-based imaging reveals silver ions trafficking within hepatocytes exposed to silver nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
+                <w:t xml:space="preserve">Use of FIB-SEM imaging and 3D reconstructions to study phyto-plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moriscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Synchrotron Radiation Facility (ESRF) User Meeting 2020,Nanomaterials life cycle: from nanoengineering to public health; Session II - Nanomaterials and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Grenoble, Institut de biologie structurale- (présentiel), France</w:t>
+              <w:t xml:space="preserve">EMC2020, Copenhagen (Denmark)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522003v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles dissolution and safer-by-design biocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Health and Safety issues related to Nanomaterials (NanoSAFE’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble ( Online ), France</w:t>
@@ -11916,609 +11916,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer−by−design biocide made of tri−thiol bridged silver nanoparticle assemblies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles dissolution induced by bio−relevant molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Global Summit and Expo on Nanotechnology and Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">French Nanomedicine Society (SFNano) – French national Competency Cluster in Nanoscience (C’Nano) joint meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon-Palais des congrés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970076v1</w:t>
+                <w:t xml:space="preserve">hal-05140928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from the combined use of synchrotron- and electron microscopy-based approaches for the analysis of silver nanoparticle fate in hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+                <w:t xml:space="preserve">Using 3D imaging approaches to study phytoplankton responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villard de Lans (Présentiel), France</w:t>
+              <w:t xml:space="preserve">20th conference of French Bioenergetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212560v1</w:t>
+                <w:t xml:space="preserve">hal-04924491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles dissolution induced by bio−relevant molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Lessons from the combined use of synchrotron- and electron microscopy-based approaches for the analysis of silver nanoparticle fate in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Worms</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tardillo- Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Nanomedicine Society (SFNano) – French national Competency Cluster in Nanoscience (C’Nano) joint meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon-Palais des congrés, France</w:t>
+              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villard de Lans (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140928v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D imaging approaches to study phytoplankton responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Falconet</w:t>
+                <w:t xml:space="preserve">Safer−by−design biocide made of tri−thiol bridged silver nanoparticle assemblies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai Li Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of French Bioenergetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">3rd Global Summit and Expo on Nanotechnology and Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924491v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB-SEM acquisition and 3D-reconstruction of phytoplankton cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluo Day - Institute of Advanced Biosciences, Grenoble (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12543,90 +12543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer-by-Design Biocide Made of Tri-thiol Bridged Silver Nanoparticle Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai‐li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13091,51 +13091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Scientifique du réseau Récamia " Préparation d'échantillons mixtes "matériaux/biologie" pour leur caractérisation par microscopie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Saint Martin d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13186,51 +13186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13675,64 +13675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver ions nuclear translocation and hepatocyte nuclear receptor impairment upon silver nanoparticle exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo- Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13813,90 +13813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canalicular domain structure and function in matrix-free hepatic spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananya Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Karepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence FluoDay on Microscopy in 3D and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, Institute for Advanced Biosciences- IAB (présentiel), France</w:t>
@@ -13938,51 +13938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between copper homeostasis and silver nanoparticle fate and excretion in hepatic spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo- Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New tools and approches for nanomaterial safety assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Malaga, France</w:t>
@@ -14220,77 +14220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Plastids in 2D and 3D: Confocal and Electron Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14429,51 +14429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14611,267 +14611,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural details of resistance factors of the bacterial spore revealed by in situ cryo-electron tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Chan</w:t>
+                <w:t xml:space="preserve">Sweet and fatty symbionts: photosynthetic productivity and carbon storage boosted in microalgae within a host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catacora-Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Schieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246768v1</w:t>
+                <w:t xml:space="preserve">hal-04790024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet and fatty symbionts: photosynthetic productivity and carbon storage boosted in microalgae within a host</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrastructural details of resistance factors of the bacterial spore revealed by in situ cryo-electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moravcova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N L Schieber</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04790024v1</w:t>
+                <w:t xml:space="preserve">hal-04246768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cell quantitative structural imaging of phytoplankton using 3D electron microscopy</w:t>
               </w:r>
@@ -14883,51 +14883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bryan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c00825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00065j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moravcova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45770-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Permann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pichrtov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza &#352;oljakov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Jouneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Raj Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chevallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00177f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520013211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21314-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marchioni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Worms" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00286C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02942926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c05198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201906812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125188" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Karepina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet-Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01348b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab4a46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chamasemani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00386-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Shrivastava" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9bm01143a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2018.03.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.167201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00340h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vorauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchsbichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617010790" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boukari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.04.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1104738" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Um" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr05306h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Takacs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Tortai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2099-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delangle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04381j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baudry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.046" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84GJGLX0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Haro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Printemps" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3147-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0339ecst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3160-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thierry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704697" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787485v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085705" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704927" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/12/125702" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marotel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3537917" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rosina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/209/1/012034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guimaraes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.O. Guimaraes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton .M. Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00159752v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.01.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436772v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fougeres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212649v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Su&#224;rez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788759v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924483v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriscot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiebert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522003v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970076v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212560v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Suarez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140928v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529824v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai&#8208;li Ling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takacs" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Tortai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022116v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sageot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668832v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Foug&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pohar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Phan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531153v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Su&#224;rez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poznanski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537615v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Kedige Rao" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246768v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790024v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catacora-Grundy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yee" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lekieffre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Schieber" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Keck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bryan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c00825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00065j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moravcova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45770-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Permann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pichrtov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza &#352;oljakov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Jouneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Raj Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chevallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00177f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520013211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21314-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201906812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125188" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02942926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c05198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marchioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Worms" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00286C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Karepina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet-Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01348b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab4a46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Shrivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9bm01143a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chamasemani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00386-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.167201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2018.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00340h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vorauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchsbichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617010790" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boukari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1104738" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Um" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr05306h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Takacs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Tortai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2099-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delangle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04381j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baudry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.046" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84GJGLX0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062744v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Haro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Printemps" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3147-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0339ecst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3160-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thierry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704697" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787485v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085705" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704927" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/12/125702" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marotel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3537917" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rosina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/209/1/012034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guimaraes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.O. Guimaraes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton .M. Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00159752v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.01.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436772v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fougeres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788759v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Su&#224;rez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522003v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924483v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriscot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiebert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212560v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Suarez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970076v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529824v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai&#8208;li Ling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takacs" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Tortai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022116v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sageot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668832v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Foug&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pohar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Phan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531153v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Su&#224;rez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poznanski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537615v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Kedige Rao" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catacora-Grundy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yee" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lekieffre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Schieber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246768v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Keck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>