--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes functionally integrate multiple synapses via specialized leaflet domains</w:t>
+                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Benoit</w:t>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Hristovska</w:t>
+                <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Liaudet</w:t>
+                <w:t xml:space="preserve">Chems Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Fertin</w:t>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308892v1</w:t>
+                <w:t xml:space="preserve">hal-05147856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Denoising of Shot-Noise in Mass Spectrometry Images by PCA-Assisted Self-Supervised Deep Learning</w:t>
               </w:r>
@@ -279,631 +279,631 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 97 (25), pp.12925-12930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c00825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrocytes functionally integrate multiple synapses via specialized leaflet domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carletti</w:t>
+                <w:t xml:space="preserve">Lucas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chems Amari</w:t>
+                <w:t xml:space="preserve">Ines Hristovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
+                <w:t xml:space="preserve">Nicolas Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Arnold Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147856v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D nanoporous membrane boosts the ionic conductivity of electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis seed lipid extract reference spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Modesto</w:t>
+                <w:t xml:space="preserve">Mathilde Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pinchart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104045⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0004263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335795v1</w:t>
+                <w:t xml:space="preserve">hal-05350965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seed lipid extract reference spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Seydoux</w:t>
+                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Deblock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Spectra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0004263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350965v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective area molecular beam epitaxy of InSb on InP(111)$_B$ : from thin films to quantum nanostructures</w:t>
+                <w:t xml:space="preserve">1D nanoporous membrane boosts the ionic conductivity of electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wijden Khelifi</w:t>
+                <w:t xml:space="preserve">Nino Modesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capiod</w:t>
+                <w:t xml:space="preserve">Camille Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbot</w:t>
+                <w:t xml:space="preserve">Mohammad Abdel Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coinon</w:t>
+                <w:t xml:space="preserve">Patrick Judeinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deblock</w:t>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (12), pp.125301. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.104045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/adaafb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935728v1</w:t>
+                <w:t xml:space="preserve">hal-05335795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine lipids overproduced in seed plants are not imported into plastid membranes and promote endomembrane expansion</w:t>
               </w:r>
@@ -941,51 +941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (4), pp.980-996. </w:t>
@@ -1017,265 +1017,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endocrine disruptor effect of metal nanoparticles mainly depends on their capacity to release metal ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4en00065j⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (50), pp.19917−19925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693313v1</w:t>
+                <w:t xml:space="preserve">hal-04854296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular ToF-SIMS imaging of the snow algae $Sanguina\ nivaloides$ by combining high mass and high lateral resolution acquisitions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The endocrine disruptor effect of metal nanoparticles mainly depends on their capacity to release metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ravanel</w:t>
+                <w:t xml:space="preserve">Peggy Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (50), pp.19917−19925. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.3192-3201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c03826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4en00065j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854296v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructure of macromolecular assemblies contributing to bacterial spore resistance revealed by in situ cryo-electron tomography</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,563 +2189,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano‐architectured composite anode enabling long‐term cycling stability for high‐capacity lithium‐ion batteries</w:t>
+                <w:t xml:space="preserve">Safer-by-design biocides made of tri-thiol bridged silver nanoparticle assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar</w:t>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+                <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Vito</w:t>
+                <w:t xml:space="preserve">Wai-Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tardif</w:t>
+                <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (11), pp.1906812. </w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.507-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201906812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NH00286C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02534656v1</w:t>
+                <w:t xml:space="preserve">hal-02366178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional measurement of Mg dopant distribution and electrical activity in GaN by correlative atom probe tomography and off-axis electron holography</w:t>
+                <w:t xml:space="preserve">A Scalable Silicon Nanowires-Grown-On-Graphite Composite for High-Energy Lithium Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Amichi</w:t>
+                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Barbier</w:t>
+                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5125188⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.12006-12015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c05198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991526v1</w:t>
+                <w:t xml:space="preserve">cea-02942926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Silicon Nanowires-Grown-On-Graphite Composite for High-Energy Lithium Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano‐architectured composite anode enabling long‐term cycling stability for high‐capacity lithium‐ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Aldakov</w:t>
+                <w:t xml:space="preserve">S. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.12006-12015. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.1906812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c05198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201906812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02942926v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02534656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer-by-design biocides made of tri-thiol bridged silver nanoparticle assemblies</w:t>
+                <w:t xml:space="preserve">Three-dimensional measurement of Mg dopant distribution and electrical activity in GaN by correlative atom probe tomography and off-axis electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+                <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Worms</w:t>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wai-Li Ling</w:t>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallon</w:t>
+                <w:t xml:space="preserve">Frédéric Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.507-513. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (6), pp.065702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NH00286C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5125188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366178v1</w:t>
+                <w:t xml:space="preserve">hal-02991526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear translocation of silver ions and hepatocyte nuclear receptor impairment upon exposure to silver nanoparticles</w:t>
               </w:r>
@@ -2865,90 +2865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative investigation of Mg doping in GaN layers grown at different temperatures by atom probe tomography and off-axis electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Karepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.485-496. </w:t>
@@ -3146,90 +3146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale quantification and modeling of aged nanostructured silicon-based composite anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vorauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Berhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Chamasemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
@@ -3395,295 +3395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Multiphase Lithiation and Delithiation Mechanisms in a Composite Electrode Unraveled by Simultaneous Operando Small-Angle and Wide-Angle X-Ray Scattering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Porcher</w:t>
+                <w:t xml:space="preserve">Bastien Dalzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b05055⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.3133-3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02329940v1</w:t>
+                <w:t xml:space="preserve">hal-02311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reversible are the effects of silver nanoparticles on macrophages? A proteomic-instructed view</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ravanel</w:t>
+                <w:t xml:space="preserve">Multiscale Multiphase Lithiation and Delithiation Mechanisms in a Composite Electrode Unraveled by Simultaneous Operando Small-Angle and Wide-Angle X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Berhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Zapata Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
+                <w:t xml:space="preserve">Willy Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (10), pp.3133-3157. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.11538-11551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9en00408d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b05055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311361v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02329940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of lipid droplets in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hryhoriy Stryhanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3931,360 +3931,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient spin-to-charge current conversion in cstrained HgTe surface states protected by a HgCdTe layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver nanoparticle fate in mammals: Bridging in vitro and in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.167201⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 364, pp.118-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2018.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614284v1</w:t>
+                <w:t xml:space="preserve">hal-01792483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticle fate in mammals: Bridging in vitro and in vivo studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+                <w:t xml:space="preserve">Highly efficient spin-to-charge current conversion in cstrained HgTe surface states protected by a HgCdTe layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 364, pp.118-136. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (16), pp.167201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2018.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.167201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792483v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant radial inhomogeneity in Mg-doped GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4335,90 +4335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into polythiol-assisted AgNP dissolution induced by bio-relevant molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,295 +4597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
+                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549683v1</w:t>
+                <w:t xml:space="preserve">hal-01637000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thomas</w:t>
+                <w:t xml:space="preserve">Plastid thylakoid architecture optimizes photosynthesis in diatoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Crauste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Bäuerle</w:t>
+                <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637000v1</w:t>
+                <w:t xml:space="preserve">hal-01549683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision strain mapping of topological insulator HgTe/CdTe</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vorauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,64 +5178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), pp.717-723. </w:t>
@@ -5286,51 +5286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular permeability in the RG2 glioma model can be mediated by macropinocytosis and be independent of the opening of the tight junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,705 +5401,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of the Periplastidial Compartment of the Diatom Phaeodactylum tricornutum.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327409v1</w:t>
+                <w:t xml:space="preserve">hal-01677509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01385434v1</w:t>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition fluctuations and strain relaxation in InGaN nanowires: The role of the metal/nitrogen flux ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient eco-friendly inverted quantum dot sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhyung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad T. Sajjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvydas Ruseckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Faure-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.827-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ta06769c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01677509v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
+                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Beeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient eco-friendly inverted quantum dot sensitized solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of the Periplastidial Compartment of the Diatom Phaeodactylum tricornutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvydas Ruseckas</w:t>
+                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Faure-Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (3), pp.827-837. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.254-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ta06769c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851577v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different in vitro exposure regimens of murine primary macrophages to silver nanoparticles induce different fates of nanoparticles and different toxicological and functional consequences.</w:t>
               </w:r>
@@ -6111,77 +6111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aude-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Collin-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pernet-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (5), pp.586-596. </w:t>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial chemistry in a ZnTe/CdSe superlattice studied by atom probe tomography and transmission electron microscopy strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,325 +6749,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic arrangement at ZnTe/CdSe interfaces determined by high resolution scanning transmission electron microscopy and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Chauvire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.051904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588163v1</w:t>
+                <w:t xml:space="preserve">hal-01132475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic arrangement at ZnTe/CdSe interfaces determined by high resolution scanning transmission electron microscopy and atom probe tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gérard</w:t>
+                <w:t xml:space="preserve">Redox Photocatalysis with Water-Soluble Core Shell CdSe-ZnS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Chauvire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (5), pp.051904. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (31), pp.17857-17866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132475v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth and interfaces characterizations of strained HgTe/CdTe topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,51 +7075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 425, pp.195-198. </w:t>
@@ -7163,338 +7163,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of Nafion layers in fuel cell electrodes</w:t>
+                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez-Haro</w:t>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guetaz</w:t>
+                <w:t xml:space="preserve">Jean-François Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Printemps</w:t>
+                <w:t xml:space="preserve">Georg Rossbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Escribano</w:t>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6229⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062744v1</w:t>
+                <w:t xml:space="preserve">hal-01986748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional analysis of Nafion layers in fuel cell electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">L. Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carlin</w:t>
+                <w:t xml:space="preserve">T. Printemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Rossbach</w:t>
+                <w:t xml:space="preserve">A. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Godel</w:t>
+                <w:t xml:space="preserve">S. Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (1), pp.38-46. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986748v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Microstructure of HgCdTe with p-Type Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,51 +7606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (5), pp.339-355. </w:t>
@@ -7701,90 +7701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE Growth of Strained HgTe/CdTe Topological Insulator Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (8), pp.2955-2962. </w:t>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8128,51 +8128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,51 +8258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,51 +8388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (2), pp.023513. </w:t>
@@ -8639,51 +8639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOCVD growth mechanisms of ZnO nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of scanning electron microscopy developments: Towards &amp;quot;wet-STEM&amp;quot; imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bogner-van de Moortele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9175,51 +9175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.365-368</w:t>
@@ -9395,51 +9395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM and EBSD investigation of continuous and discontinuous precipitation of CrN in nitrided pure Fe-Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 9 (2), pp.271-274. </w:t>
@@ -10342,424 +10342,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+                <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+                <w:t xml:space="preserve">Patrice Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Baudry</w:t>
+                <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Operando Battery days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546424v1</w:t>
+                <w:t xml:space="preserve">hal-05269584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Operando Battery days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269584v1</w:t>
+                <w:t xml:space="preserve">hal-04806511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective Area Epitaxy of In-Plane HgTe Nanostructures on CdTe(001) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Conférence JMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806511v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Sanguina nivaloides cysts to snow environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,234 +10834,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux d’anode de batterie lithium-ion haute densité à base de composites graphite-nanofils de silicium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Praveen Kumar</w:t>
+                <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousr Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lapertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d'Etude des Composés d'Insertion, Mar 2021, Le Croisic (distanciel), France</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 (MMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788759v1</w:t>
+                <w:t xml:space="preserve">hal-04212649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of hepatocyte nuclear receptors upon silver nanoparticle exposure: an imaging-guided study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium of Trace Elements in Man and Animals (TEMA-17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Grenoble- Aachen (online), Germany</w:t>
@@ -11076,242 +11076,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+                <w:t xml:space="preserve">Matériaux d’anode de batterie lithium-ion haute densité à base de composites graphite-nanofils de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 (MMC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">GFECI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d'Etude des Composés d'Insertion, Mar 2021, Le Croisic (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212649v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy density lithium-battery anode materials based on graphite-silicon nanowire composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Karuppiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Materials Research Society Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Varsovie (Virtual conference), Poland</w:t>
@@ -11353,51 +11353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined synchrotron- and electron microscopy-based imaging to decipher silver nanoparticle fate in hepatic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousr Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11459,441 +11459,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-based imaging reveals silver ions trafficking within hepatocytes exposed to silver nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
+                <w:t xml:space="preserve">Use of FIB-SEM imaging and 3D reconstructions to study phyto-plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moriscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Synchrotron Radiation Facility (ESRF) User Meeting 2020,Nanomaterials life cycle: from nanoengineering to public health; Session II - Nanomaterials and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Grenoble, Institut de biologie structurale- (présentiel), France</w:t>
+              <w:t xml:space="preserve">EMC2020, Copenhagen (Denmark)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522003v1</w:t>
+                <w:t xml:space="preserve">hal-04924483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographie FIB−SEM pour l’imagerie 3D et la caractérisation chimique en biologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchrotron-based imaging reveals silver ions trafficking within hepatocytes exposed to silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tardillo Suàrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CEA−DRF impulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Saclay, France</w:t>
+              <w:t xml:space="preserve">European Synchrotron Radiation Facility (ESRF) User Meeting 2020,Nanomaterials life cycle: from nanoengineering to public health; Session II - Nanomaterials and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Grenoble, Institut de biologie structurale- (présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931312v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of FIB-SEM imaging and 3D reconstructions to study phyto-plankton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tomographie FIB−SEM pour l’imagerie 3D et la caractérisation chimique en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC2020, Copenhagen (Denmark)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire CEA−DRF impulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924483v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticles dissolution and safer-by-design biocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai Li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Health and Safety issues related to Nanomaterials (NanoSAFE’20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble ( Online ), France</w:t>
@@ -11916,609 +11916,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles dissolution induced by bio−relevant molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Safer−by−design biocide made of tri−thiol bridged silver nanoparticle assemblies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai Li Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Laisney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Worms</w:t>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Nanomedicine Society (SFNano) – French national Competency Cluster in Nanoscience (C’Nano) joint meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon-Palais des congrés, France</w:t>
+              <w:t xml:space="preserve">3rd Global Summit and Expo on Nanotechnology and Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140928v1</w:t>
+                <w:t xml:space="preserve">hal-04970076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D imaging approaches to study phytoplankton responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Falconet</w:t>
+                <w:t xml:space="preserve">Lessons from the combined use of synchrotron- and electron microscopy-based approaches for the analysis of silver nanoparticle fate in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tardillo- Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of French Bioenergetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villard de Lans (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924491v1</w:t>
+                <w:t xml:space="preserve">hal-04212560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from the combined use of synchrotron- and electron microscopy-based approaches for the analysis of silver nanoparticle fate in hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles dissolution induced by bio−relevant molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vikas Raj Sharma</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Meeting of the Institute of Metals in Biology of Grenoble-IMBG : Metal Complexes in Biology: Imaging and Detection,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villard de Lans (Présentiel), France</w:t>
+              <w:t xml:space="preserve">French Nanomedicine Society (SFNano) – French national Competency Cluster in Nanoscience (C’Nano) joint meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon-Palais des congrés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212560v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer−by−design biocide made of tri−thiol bridged silver nanoparticle assemblies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Léonard</w:t>
+                <w:t xml:space="preserve">Using 3D imaging approaches to study phytoplankton responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Global Summit and Expo on Nanotechnology and Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">20th conference of French Bioenergetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970076v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB-SEM acquisition and 3D-reconstruction of phytoplankton cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluo Day - Institute of Advanced Biosciences, Grenoble (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12543,90 +12543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer-by-Design Biocide Made of Tri-thiol Bridged Silver Nanoparticle Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Worms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai‐li Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13091,51 +13091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Scientifique du réseau Récamia " Préparation d'échantillons mixtes "matériaux/biologie" pour leur caractérisation par microscopie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Saint Martin d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13186,51 +13186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13675,64 +13675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver ions nuclear translocation and hepatocyte nuclear receptor impairment upon silver nanoparticle exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo- Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,51 +13852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Karepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence FluoDay on Microscopy in 3D and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, Institute for Advanced Biosciences- IAB (présentiel), France</w:t>
@@ -13938,51 +13938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between copper homeostasis and silver nanoparticle fate and excretion in hepatic spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Tardillo- Suàrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New tools and approches for nanomaterial safety assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Malaga, France</w:t>
@@ -14220,77 +14220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Plastids in 2D and 3D: Confocal and Electron Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro F Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14429,51 +14429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Galeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14611,267 +14611,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet and fatty symbionts: photosynthetic productivity and carbon storage boosted in microalgae within a host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N L Schieber</w:t>
+                <w:t xml:space="preserve">Ultrastructural details of resistance factors of the bacterial spore revealed by in situ cryo-electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moravcova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790024v1</w:t>
+                <w:t xml:space="preserve">hal-04246768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural details of resistance factors of the bacterial spore revealed by in situ cryo-electron tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Chan</w:t>
+                <w:t xml:space="preserve">Sweet and fatty symbionts: photosynthetic productivity and carbon storage boosted in microalgae within a host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catacora-Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Schieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04246768v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cell quantitative structural imaging of phytoplankton using 3D electron microscopy</w:t>
               </w:r>
@@ -14883,51 +14883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bryan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c00825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00065j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moravcova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45770-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Permann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pichrtov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza &#352;oljakov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Jouneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Raj Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chevallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00177f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520013211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21314-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201906812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125188" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02942926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c05198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marchioni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Worms" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00286C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Karepina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet-Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01348b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab4a46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Shrivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9bm01143a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chamasemani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00386-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05055" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614284v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.167201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2018.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00340h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vorauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchsbichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617010790" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boukari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1104738" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Um" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr05306h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Takacs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Tortai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2099-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delangle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04381j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baudry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.046" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84GJGLX0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062744v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Haro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Printemps" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6229" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3147-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0339ecst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3160-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thierry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704697" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787485v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085705" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704927" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/12/125702" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marotel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3537917" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rosina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/209/1/012034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guimaraes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.O. Guimaraes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton .M. Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00159752v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.01.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436772v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fougeres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788759v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Su&#224;rez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212649v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522003v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924483v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriscot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiebert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212560v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Suarez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970076v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529824v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai&#8208;li Ling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takacs" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Tortai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022116v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sageot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668832v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Foug&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pohar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Phan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531153v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Su&#224;rez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poznanski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537615v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Kedige Rao" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catacora-Grundy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yee" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lekieffre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Schieber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246768v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Keck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bryan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c00825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristovska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Fertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.08.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deblock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/adaafb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ravanel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c03826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Charbonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00065j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Bauda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moravcova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Chan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45770-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Jouneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad7ff4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Permann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Pichrtov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza &#352;oljakov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Jouneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Raj Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chevallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3en00177f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520013211" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Flori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21314-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marchioni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Worms" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NH00286C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02942926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c05198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berhaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zapata Dominguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201906812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125188" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Karepina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottet-Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01348b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab4a46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Shrivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9bm01143a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vorauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chamasemani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00386-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dalzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Diemer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ravanel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collin-Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en00408d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Porcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b05055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2018.03.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.167201" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00340h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01549683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F Estrozi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15885" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Thomas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vorauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchsbichler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617010790" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boukari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pernet-Gallay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16654157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677509v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Belloeil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.03.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JXMF2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2016.04.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aude-Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1104738" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474070v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Um" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr05306h" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Takacs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Herman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Tortai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-2099-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deniaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delangle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04381j" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588163v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04396" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Baudry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veillerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.046" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84GJGLX0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Haro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Printemps" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escribano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lobre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3147-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016543v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delaye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06405.0339ecst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3160-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrick Briand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD53Q3MS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thierry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704697" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787485v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/8/085705" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704927" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/12/125702" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marotel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3537917" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rosina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/209/1/012034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner-van de Moortele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guimaraes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.O. Guimaraes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton .M. Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434138v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00159752v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.01.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436772v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fougeres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546424v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaize" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hagenmuller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gallet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212649v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo Su&#224;rez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523643v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788759v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924483v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moriscot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiebert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931312v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970076v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212560v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Suarez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140928v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924495v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529824v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai&#8208;li Ling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takacs" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viala" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Tortai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022116v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sageot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066390v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668832v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Foug&#232;res" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pohar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Phan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531153v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tardillo- Su&#224;rez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poznanski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537615v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539432v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569189v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobyk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913145v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_7" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486582v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Kedige Rao" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yee" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246768v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790024v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catacora-Grundy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yee" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lekieffre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Schieber" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028180v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Keck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>