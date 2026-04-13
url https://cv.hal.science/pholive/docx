--- v0 (2026-03-10)
+++ v1 (2026-04-13)
@@ -306,51 +306,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
               </w:r>
@@ -440,51 +440,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t>
               </w:r>
@@ -1000,697 +1000,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05483813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Honeychurch</w:t>
+                <w:t xml:space="preserve">Amina Ghozlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Fan</w:t>
+                <w:t xml:space="preserve">Fatma Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leland Rogers</w:t>
+                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Hall</w:t>
+                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+                <w:t xml:space="preserve">hal-05398882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ghozlani</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Driss</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398882v1</w:t>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Rong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Malengros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Hart</w:t>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Jarman</w:t>
+                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780801v1</w:t>
+                <w:t xml:space="preserve">cea-04610770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Beavogui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+                <w:t xml:space="preserve">Nicholas Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04610770v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
               </w:r>
@@ -1944,51 +1944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Beavogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,51 +4792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1FB7240"/>
+    <w:nsid w:val="C0089210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>