--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -162,3677 +162,3811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+                <w:t xml:space="preserve">Coral microbiomes as reservoirs of unknown genomic and biosynthetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+                <w:t xml:space="preserve">Fabienne Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bataille</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">Dora Racunica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 652 (8110), pp.686-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">hal-05607741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tomasello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Manzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">hal-05464158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05394740v1</w:t>
+                <w:t xml:space="preserve">cea-05163110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Tomasello</w:t>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Manzo</w:t>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Monteiro</w:t>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Marcussen</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464158v1</w:t>
+                <w:t xml:space="preserve">hal-05394740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05163110v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Lara</w:t>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Draper</w:t>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Conejero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.357. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05483813v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Driss</w:t>
+                <w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Francisco Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
+                <w:t xml:space="preserve">Isabel Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
+                <w:t xml:space="preserve">Maria Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.386. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398882v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05483813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Amina Ghozlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Fatma Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
+                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Malengros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+                <w:t xml:space="preserve">hal-05398882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Fan</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leland Rogers</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Hall</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Beavogui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+                <w:t xml:space="preserve">Rong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04610770v1</w:t>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isaac Hart</w:t>
+                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Jarman</w:t>
+                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780801v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04610770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
+                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianfei Pan</w:t>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Isaac Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Baca</w:t>
+                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Nicholas Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729863v1</w:t>
+                <w:t xml:space="preserve">hal-04780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
+                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Galand</w:t>
+                <w:t xml:space="preserve">Jianfei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Mateusz Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hochart</w:t>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176291v1</w:t>
+                <w:t xml:space="preserve">hal-04729863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lacroix</w:t>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wiart</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom O Delmont</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406189v2</w:t>
+                <w:t xml:space="preserve">hal-04176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Auriane Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176297v3</w:t>
+                <w:t xml:space="preserve">hal-04406189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuong Bui Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778996v1</w:t>
+                <w:t xml:space="preserve">hal-04176297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved DNA Methyltransferases: A Window into Fundamental Mechanisms of Epigenetic Regulation in Bacteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Bui Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325259v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial epigenomics: coming of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Conserved DNA Methyltransferases: A Window into Fundamental Mechanisms of Epigenetic Regulation in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00747-21⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288989v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gnaiger E and the MitoEAGLE task group. Mitochondrial physiology</w:t>
+                <w:t xml:space="preserve">Bacterial epigenomics: coming of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Gnaiger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioenergetics Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26124/bec:2020-0001.v1⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.e00747-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00747-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614093v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic characterization of Clostridioides difficile finds a conserved DNA methyltransferase that mediates sporulation and pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gnaiger E and the MitoEAGLE task group. Mitochondrial physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Gnaiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Oliveira</w:t>
+                <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ribis</w:t>
+                <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Garrett</w:t>
+                <w:t xml:space="preserve">Engy Ali Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Trzilova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Kim</w:t>
+                <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0613-4⟩</w:t>
+              <w:t xml:space="preserve">Bioenergetics Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26124/bec:2020-0001.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988691v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromosomal organization of horizontal gene transfer in bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+                <w:t xml:space="preserve">Epigenomic characterization of Clostridioides difficile finds a conserved DNA methyltransferase that mediates sporulation and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">John Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cury</w:t>
+                <w:t xml:space="preserve">Elizabeth Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominika Trzilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00808-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325283v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of genetic flux between bacteria by restriction–modification systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">The chromosomal organization of horizontal gene transfer in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1603257113⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00808-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374969v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of restriction-modification systems with mobile genetic elements and their prokaryotic hosts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. P. C. Rocha</w:t>
+                <w:t xml:space="preserve">Regulation of genetic flux between bacteria by restriction–modification systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku734⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (20), pp.5658 - 5663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1603257113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374960v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Review: Genomic Instability in Human Stem Cells: Current Status and Future Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay of restriction-modification systems with mobile genetic elements and their prokaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Lobato Silva</w:t>
+                <w:t xml:space="preserve">P. H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim M S Cabral</w:t>
+                <w:t xml:space="preserve">M. Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1796⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.10618 - 10631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406078v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01374960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-free plasmids for biotechnological applications – implications and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juergen Mairhofer</w:t>
+                <w:t xml:space="preserve">Concise Review: Genomic Instability in Human Stem Cells: Current Status and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Lobato Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim M S Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.2824 - 2832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04328020v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia and long-term cultivation on the genomic stability and mitochondrial performance of ex vivo expanded human stem/stromal cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel M Abecasis</w:t>
+                <w:t xml:space="preserve">Marker-free plasmids for biotechnological applications – implications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey M Gimble</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juergen Mairhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (9), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of DNA repeats in bacterial plasmids reveals the potential for recurrent instability events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Impact of hypoxia and long-term cultivation on the genomic stability and mitochondrial performance of ex vivo expanded human stem/stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristala Jones Prather</w:t>
+                <w:t xml:space="preserve">Joana S Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duarte M F Prazeres</w:t>
+                <w:t xml:space="preserve">Manuel M Abecasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey M Gimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Lobato da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2671-7⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406004v1</w:t>
+                <w:t xml:space="preserve">hal-04328032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural instability of plasmid biopharmaceuticals: challenges and implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Analysis of DNA repeats in bacterial plasmids reveals the potential for recurrent instability events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristala Jones Prather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte M F Prazeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.2157 - 2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04325314v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural instability of plasmid biopharmaceuticals: challenges and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristala Jones Prather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte M.F. Prazeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (9), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recombination frequency in plasmid DNA containing direct repeats—predictive correlation with repeat and intervening sequence length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte M F Prazeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60, pp.159 - 165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plasmid.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3842,292 +3976,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Skorupski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Śmietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Mustelid Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-phage defensome of ocean, soil, and human gut microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor, Oct 2022, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved DNA methyltransferases as keystones of epigenetic regulation in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Boston Bacterial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4137,100 +4271,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer US, 2624, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4240,383 +4374,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Miravet-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalia S.I. Bistolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M Mc Cartney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa S Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial respiratory states and rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Gnaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Acuna-Castroviejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4626,105 +4760,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, dynamics and evolution of bacterial epigenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. University of Paris Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04562706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4792,51 +4926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0089210"/>
+    <w:nsid w:val="5EFC1F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>