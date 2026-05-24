--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3161-8367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Mwg-yowAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">E-4818-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -188,3785 +209,3785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral microbiomes as reservoirs of unknown genomic and biosynthetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Racunica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 652 (8110), pp.686-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-026-10159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Manzo</w:t>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Monteiro</w:t>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marcussen</w:t>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464158v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05163110v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of Nitratireductor aquimarinus strain MNA2.1 isolated from sediments of the Berre lagoon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00259-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+                <w:t xml:space="preserve">ERGA-BGE genome of Xanthium orientale subsp. italicum (Moretti) Greuter. A plant of American origin, now widespread and, in some cases, invasive in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+                <w:t xml:space="preserve">Salvatore Tomasello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bataille</w:t>
+                <w:t xml:space="preserve">Eleonora Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+                <w:t xml:space="preserve">Rita Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Thomas Marcussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21891.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">hal-05464158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of $Hyphomicrobium/ sp$ . strain 1Nfss2.1 from marine sediments of the Berre lagoon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00254-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">cea-05163110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERGA-BGE reference genome of Lewinskya acuminata, a common epiphytic Mediterranean moss with disjunct populations in California and Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Aguado-Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Draper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.21670.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05483813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Driss</w:t>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Rong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus paralicheniformis strain H12 from saline soil for the management of gray mold in cherry tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Amina Ghozlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
+                <w:t xml:space="preserve">Fatma Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Malengros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Boumerdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz El Aichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-025-04629-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leland Rogers</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Hall</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Beavogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuoc Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04610770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Beavogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Bui Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved DNA Methyltransferases: A Window into Fundamental Mechanisms of Epigenetic Regulation in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.28-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial epigenomics: coming of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.e00747-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00747-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaiger E and the MitoEAGLE task group. Mitochondrial physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Gnaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engy Ali Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioenergetics Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26124/bec:2020-0001.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomic characterization of Clostridioides difficile finds a conserved DNA methyltransferase that mediates sporulation and pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Trzilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.166-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-019-0613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromosomal organization of horizontal gene transfer in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P C Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-00808-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of genetic flux between bacteria by restriction–modification systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (20), pp.5658 - 5663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1603257113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of restriction-modification systems with mobile genetic elements and their prokaryotic hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. P. C. Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (16), pp.10618 - 10631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gku734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01374960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concise Review: Genomic Instability in Human Stem Cells: Current Status and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Lobato Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim M S Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.2824 - 2832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.1796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-free plasmids for biotechnological applications – implications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Mairhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (9), pp.539-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibtech.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypoxia and long-term cultivation on the genomic stability and mitochondrial performance of ex vivo expanded human stem/stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana S Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M Abecasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M Gimble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Lobato da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3), pp.225-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scr.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of DNA repeats in bacterial plasmids reveals the potential for recurrent instability events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristala Jones Prather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte M F Prazeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, pp.2157 - 2167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-010-2671-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural instability of plasmid biopharmaceuticals: challenges and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristala Jones Prather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte M.F. Prazeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (9), pp.503-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibtech.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination frequency in plasmid DNA containing direct repeats—predictive correlation with repeat and intervening sequence length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel A Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte M F Prazeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60, pp.159 - 165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plasmid.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3976,292 +3997,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European mink (Mustela lutreola) reference genome and population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Skorupski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Śmietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Mustelid Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-phage defensome of ocean, soil, and human gut microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor, Oct 2022, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved DNA methyltransferases as keystones of epigenetic regulation in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Boston Bacterial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4271,100 +4292,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer US, 2624, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4374,383 +4395,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Miravet-Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalia S.I. Bistolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Reference Genome Atlas: piloting a decentralised approach to equitable biodiversity genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M Mc Cartney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego de Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa S Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial respiratory states and rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Gnaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonor Aasander Frostner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norwahidah Abdul Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Abumrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Acuna-Castroviejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4760,105 +4781,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, dynamics and evolution of bacterial epigenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. University of Paris Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04562706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4926,51 +4947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EFC1F0E"/>
+    <w:nsid w:val="C7807B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5157,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pholive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3161-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Mwg-yowAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-4818-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05394740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00259-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tomasello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Manzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcussen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21891.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00254-25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05483813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aguado-Ramsay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Draper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conejero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21670.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghozlani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Driss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boumerdassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz El Aichar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-025-04629-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Fang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.04.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00747-21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Gnaiger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonor Aasander Frostner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norwahidah Abdul Karim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Ali Abdel-Rahman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26124/bec:2020-0001.v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ribis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Garrett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trzilova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0613-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00808-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P. C. Rocha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603257113" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. C. Rocha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku734" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H Oliveira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim M S Cabral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1796" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Mairhofer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2013.06.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN05LK28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Boura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M Abecasis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gimble" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lobato da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristala Jones Prather" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M F Prazeres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Monteiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2671-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte M.F. Prazeres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2009.06.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4T98RWN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2008.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HZJRXCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Skorupski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw &#346;mietana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M Mc Cartney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Panis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa S Marins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acuna-Castroviejo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04562706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>