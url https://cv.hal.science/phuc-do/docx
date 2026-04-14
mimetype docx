--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Phuc Do </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de l'IMT Mines Ales, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phuc-do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4113-5895</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138145229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional curriculum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 09/2025    :   Full professor at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/2011-08/2025:   Associate professor at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine university</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Researcher at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Research Center for Automatic Control)Lecturer at </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELECOM Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2008-08/2011 :   Assistant professor - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of technology of Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2005-9/2008 :    PhD researcher - University of technology of Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03/2005–09/2005 :  Lecturer  - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi University of sciences and technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation to supervise research (Habilitation à Diriger des Recherches) - University of Lorraine (UL, France), 2019 - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance models for complex systems with multiple dependencies: Towards a prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Reliability and maintenance engineering - University of technology of Troyes (UTT, France), 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc in Reliability and maintenance engineering - University of technology of Troyes, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Diploma in Electrical engineering - Hanoi University of sciences and technology (HUST, Vietnam), 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests focus on the development of innovative hybrid Artificial Intelligence(AI)-based approaches for PHM (Prognostics and Health Management), industrialmaintenance and Digital Twin: degradation modelling, reliability assessment, prognostics, maintenance decision-making and optimization (Condition-based maintenance, predictive and prescriptive maintenance, opportunistic and dynamic grouping maintenance) and compling PHM, Maintenance and Digital Twin for industry of the future.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please refer to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phucdo.wp.imt.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Associate Editor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics & Health Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PHM society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Intelligent Systems journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, springer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SARS, Taylor & Francis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of special issues (7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do Lucas Equeter and Olivier Sénéchal (2025). Guest editorial: Special issue on Sustainable Maintenance 4.0, International Journal of Prognostics and Health Management, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Christiano Cavalcante (2025). Guest editorial: Special issue on AI-Driven Reliability Analysis and Predictive Maintenance, Machines journal, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Darren Prescott (2024). Guest editorial: Special issue on  Maintenance Modelling Methods for Industrial Systems . Reliability Engineering & System Safety</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Jonh Andrews (2022). Guest editorial: Special issue on  Advanced Maintenance Modelling for Industrial Systems . Journal of Risk and Reliability</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Benoit Iung (2022). Guest editorial: Special issue on Artificial Intelligence for Prognostics and Health Management development in Industry 4.0. Autonomous Intelligent Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cavalcante Cristiano, Phil Scarf, Phuc Do and Shaomin Wu (2022). Guest editorial: Special issue on Reliability, Risk and Maintenance. Pesquisa Operacional, 2022, vol. 42.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shaomin Wu and Phuc Do (2017). Guest editorial: Special issue on  Maintenance Modelling. Reliability Engineering & System Safety, Volume 168, December 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of Proceedings (6)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bérenguer and Phuc Do (2025). </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France, 08-10 Jully 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Cordelia Ezhilarasu (2024). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 8 No. 1 (2024). ISBN : 978-1-936263-40-0</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Gabriel Michau and Cordelia Ezhilarasu (2022). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022 July 2022. ISBN: 978-1-936263-36-3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Steven King, Olga Fink (2021). </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2021 Jun 2021, Virtual conference, pp.1-567, July 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2018). Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, Manchester, UK 13-16 June, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2016). Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability, London, UK 12-14 July, 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enhanced RUL prediction of PEMFCs under dynamic operating conditions using XGBoost-based HI extraction and hybrid transformer-GRU model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.112042. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay-time model for inspector team assignment and non-periodic inspection intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.774-792. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-025-5143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic inspection model for predictive maintenance considering different degrees of inspection quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Vinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.111165. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new imperfect maintenance 1 model for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frederico Alves Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110768. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified TimeGAN-based data augmentation approach for the state of health prediction of Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264 (Part A), pp.111297. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sensor Degradation on Measurement Uncertainty in Prognostics and Maintenance Decision-Making : State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i4.4306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Approach for Automated Thyroid Classification Using Diff-Quick Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Hoang Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-De Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (13), pp.2191. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13132191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance optimization for manufacturing systems considering perfect and imperfect inspections: application to injection molding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2025.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses in Opportunistic Maintenance Modeling: A Critical and Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Colantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (10), pp.947. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling and opportunistic maintenance optimization for a multicomponent system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-The-Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109708. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and Bayesian optimization for performance prediction of proton-exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100380. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for maintenance optimization of a scrap-based steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre Virgínio Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.110199. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of joint maintenance grouping and workload smoothing for an automotive plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (8), pp.2832-2852. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2235027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance policy for manufacturing systems considering degradation of health monitoring device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Thanh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.110177. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent deep reinforcement learning-based maintenance optimization for multi-dependent component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.123144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data-driven O&M policy through sequential pattern mining: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.110318. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying association rules in the maintenance and reliability of physical systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.110332. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and opportunistic maintenance for two-component systems with an intermittent operation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Hung Nguyen-Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.109698. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning‐based maintenance optimization for vacuum packaging machines considering product quality degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetoye Aribisala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Guhn Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (11), pp.e14429. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative network of digital twins for anomaly detection applications of complex systems. Snitch Digital Twin concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Calvo-Bascones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz-Bobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103767. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level opportunistic predictive maintenance for multi-component systems with economic dependence and assembly/disassembly impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108055. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostics and prognostics framework for multi-component systems with wear interactions: Application to a gearbox-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00264770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation-based prognostics for predictive maintenance of industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.409-412. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved accelerated degradation model for LED reliability assessment with self-heating impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.114428. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance decision-making and optimization for multi-state component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the restoration of membranes in RO desalination using a digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 519, pp.115214. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2021.115214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of systems with discrete event data using association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangzhe He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.3693-3712. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for systems with multi-dimensional degradation and imperfect inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiujie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (24), pp.7537-7559. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1844919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for multi-component system with structural dependence: Application to machine tool sub-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (1), pp.417-420. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic opportunistic maintenance planning for multi-component redundant systems with various types of opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.106854. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and reliability assessment for a multi-component system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106443. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2020.106443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic filtering approach for condition-based maintenance considering sensor degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.2918734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of condition-based maintenance for a two-component system with stochastic and economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance grouping and routing for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency for condition-based maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18762282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.425-434. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18764061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the special issue on &amp;quot;Maintenance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency performance-based prognostics for aided maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (4), pp.2838-2857. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168 (2017), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level predictive maintenance for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for multi-component systems using importance measure and predictive information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.228-245. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2014.983582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton source efficiency tracing method in liquid scintillation counting: A new standardization method using a TDCR counter with a Compton spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6-7), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05471206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust health indicator extraction and RUL prediction for PEMFCs under highly dynamic industrial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Based Maintenance for Systems with Unobservable Degradation: A Hybrid Preventive-Corrective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Data in Prognostics and Health Management: A Systematic Review of Models, Challenges, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Maintenance Scheduling in Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maintenance to reconfigurable manufacturing systems: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, AMEST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria based components ranking for predictive maintenance: Application to electro-hydrogen generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems, CMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, May 2024, Póvoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal convolutional network-based approach for forecasting fluctuations differential pressure in reverse osmosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensor degradation on measurement quality in reliability engineering: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System Reliability and Safety, ICSRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping in maintenance planning and optimization: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of energy efficiency-based degradation indicator for photovoltaic solar inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz Amantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, Tennessee, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic condition-based maintenance for sea water pumps in a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brînzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on data augmentation optimization for data-centric health prognostics of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on dependencies and resource constraints in opportunistic maintenance modeling: bibliometric results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reliability assessment and adaptive control for a balanced system considering actuators degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Thanh N. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XGBRegressor and tree-structured Parzen estimator based approach for predicting proton exchange membrane fuel cell performance of electro-hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependencies and resource constraints in opportunistic maintenance modeling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian-based optimization approach for accelerated degradation test plan of a LED component with self-heating impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Systems and Control, ICSC'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance scheduling for complex systems with multiple dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-QMIX-based optimization for maintenance decision-making of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel degradation model for LED reliability assessment with accelerated stress and self-heating consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st IEEE Electronic Components and Technology Conference, ECTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, San Diego, United States. pp.2258-2265, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC32696.2021.00354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short review on the integration of expert knowledge in prognostics for PHM in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on System Reliability and Safety, ICSRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Palermo, Italy. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS53853.2021.9660645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the maintenance of membranes in reverse-osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_117-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity analysis using a priori algorithm to identify failure dependence in multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2021.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning-based maintenance decision-making for a steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_600-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient evolutionary algorithm for joint optimization of maintenance grouping and routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bac Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Green Technology and Sustainable Developmen, GTSD2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GTSD50082.2020.9303076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance cost forecasting for systems with multistate components using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of disassembly operations on the degradation process of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Methods in Reliability, MMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of particle filters for prognostics in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance scheduling and routing optimization for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of discrete event data for prognostics and health management: discovery of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on health prediction of an industrial diesel motor using particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Prognostics and Health Management, PHM-Harbin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modelling and assessment by joint consideration of Petri Nets and gamma deterioration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétin Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping maintenance strategy for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis for systems with multi-component wear interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Prognostics and Health Management, PHM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability society, Jun 2017, Dallas, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on health diagnosis and prognosis of an industrial diesel motor: hidden Markov models and particle filter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klingelschmid Timothee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Science Conference Diagnostics of Processes and Systems, DPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sandomierz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate-state interaction modelling for a multi-component systems: models and an experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the use of energy efficiency for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics on energy efficiency performance for maintenance decision-making: Application to industrial platform TELMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Reliability Systems Engineering &amp; 2015 Prognostics and System Health Management Conference-Beijing, 2015 ICRSE &amp; PHM-Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a two-component system with dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive inspection and maintenance policy for multi-component systems using importance measure and prognostic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multilevel energy efficiency-based prognostic approaches into energy management systems of base stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Technologies for Communications, ACT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy for multi-component systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive grouping maintenance strategy for complex structure systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering, QR2MSE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sichuan, China. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QR2MSE.2013.6625650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference of the PHM Society 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2018, ISBN: 978-0-905091-32-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-258, 2016, 978-0-905091-31-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89647-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement et à l'étude de facteurs d'importance fiabilistes pour les systèmes markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Technologie de Troyes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modèles d'aide à la décision en maintenance pour des systèmes à dépendances multiples: Vers une maintenance prescriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. Institute of Mathematics and its Applications, 2025, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Reliability, Risk and Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.1-3, 2022, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00268218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Phuc Do </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de l'IMT Mines Ales, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phuc-do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4113-5895</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138145229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional curriculum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 09/2025    :   Full professor at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/2011-08/2025:   Associate professor at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine university</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Researcher at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Research Center for Automatic Control)Lecturer at </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELECOM Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2008-08/2011 :   Assistant professor - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of technology of Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2005-9/2008 :    PhD researcher - University of technology of Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03/2005–09/2005 :  Lecturer  - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi University of sciences and technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation to supervise research (Habilitation à Diriger des Recherches) - University of Lorraine (UL, France), 2019 - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance models for complex systems with multiple dependencies: Towards a prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Reliability and maintenance engineering - University of technology of Troyes (UTT, France), 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc in Reliability and maintenance engineering - University of technology of Troyes, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Diploma in Electrical engineering - Hanoi University of sciences and technology (HUST, Vietnam), 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests focus on the development of innovative hybrid Artificial Intelligence(AI)-based approaches for PHM (Prognostics and Health Management), industrialmaintenance and Digital Twin: degradation modelling, reliability assessment, prognostics, maintenance decision-making and optimization (Condition-based maintenance, predictive and prescriptive maintenance, opportunistic and dynamic grouping maintenance) and compling PHM, Maintenance and Digital Twin for industry of the future.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please refer to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phucdo.wp.imt.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Associate Editor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics & Health Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PHM society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Intelligent Systems journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, springer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SARS, Taylor & Francis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of special issues (7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do Lucas Equeter and Olivier Sénéchal (2025). Guest editorial: Special issue on Sustainable Maintenance 4.0, International Journal of Prognostics and Health Management, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Christiano Cavalcante (2025). Guest editorial: Special issue on AI-Driven Reliability Analysis and Predictive Maintenance, Machines journal, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Darren Prescott (2024). Guest editorial: Special issue on  Maintenance Modelling Methods for Industrial Systems . Reliability Engineering & System Safety</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Jonh Andrews (2022). Guest editorial: Special issue on  Advanced Maintenance Modelling for Industrial Systems . Journal of Risk and Reliability</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Benoit Iung (2022). Guest editorial: Special issue on Artificial Intelligence for Prognostics and Health Management development in Industry 4.0. Autonomous Intelligent Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cavalcante Cristiano, Phil Scarf, Phuc Do and Shaomin Wu (2022). Guest editorial: Special issue on Reliability, Risk and Maintenance. Pesquisa Operacional, 2022, vol. 42.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shaomin Wu and Phuc Do (2017). Guest editorial: Special issue on  Maintenance Modelling. Reliability Engineering & System Safety, Volume 168, December 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of Proceedings (6)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bérenguer and Phuc Do (2025). </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France, 08-10 Jully 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Cordelia Ezhilarasu (2024). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 8 No. 1 (2024). ISBN : 978-1-936263-40-0</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Gabriel Michau and Cordelia Ezhilarasu (2022). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022 July 2022. ISBN: 978-1-936263-36-3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Steven King, Olga Fink (2021). </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2021 Jun 2021, Virtual conference, pp.1-567, July 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2018). Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, Manchester, UK 13-16 June, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2016). Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability, London, UK 12-14 July, 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Temporal Convolutional Network Based Approach for Degrada-tion Prediction of Reverse Osmosis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Son Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.525. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33889/IJMEMS.2026.11.2.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enhanced RUL prediction of PEMFCs under dynamic operating conditions using XGBoost-based HI extraction and hybrid transformer-GRU model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.112042. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses in Opportunistic Maintenance Modeling: A Critical and Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Colantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (10), pp.947. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance optimization for manufacturing systems considering perfect and imperfect inspections: application to injection molding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2025.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified TimeGAN-based data augmentation approach for the state of health prediction of Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264 (Part A), pp.111297. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic inspection model for predictive maintenance considering different degrees of inspection quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Vinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.111165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay-time model for inspector team assignment and non-periodic inspection intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.774-792. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-025-5143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new imperfect maintenance 1 model for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frederico Alves Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110768. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sensor Degradation on Measurement Uncertainty in Prognostics and Maintenance Decision-Making : State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i4.4306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Approach for Automated Thyroid Classification Using Diff-Quick Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Hoang Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-De Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (13), pp.2191. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13132191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for maintenance optimization of a scrap-based steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre Virgínio Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.110199. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and Bayesian optimization for performance prediction of proton-exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100380. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of joint maintenance grouping and workload smoothing for an automotive plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (8), pp.2832-2852. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2235027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling and opportunistic maintenance optimization for a multicomponent system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-The-Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109708. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance policy for manufacturing systems considering degradation of health monitoring device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Thanh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.110177. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent deep reinforcement learning-based maintenance optimization for multi-dependent component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.123144. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data-driven O&M policy through sequential pattern mining: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.110318. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying association rules in the maintenance and reliability of physical systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.110332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative network of digital twins for anomaly detection applications of complex systems. Snitch Digital Twin concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Calvo-Bascones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz-Bobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103767. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and opportunistic maintenance for two-component systems with an intermittent operation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Hung Nguyen-Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.109698. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning‐based maintenance optimization for vacuum packaging machines considering product quality degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetoye Aribisala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Guhn Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (11), pp.e14429. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance decision-making and optimization for multi-state component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostics and prognostics framework for multi-component systems with wear interactions: Application to a gearbox-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00264770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation-based prognostics for predictive maintenance of industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.409-412. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level opportunistic predictive maintenance for multi-component systems with economic dependence and assembly/disassembly impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108055. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved accelerated degradation model for LED reliability assessment with self-heating impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.114428. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of systems with discrete event data using association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangzhe He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.3693-3712. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the restoration of membranes in RO desalination using a digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 519, pp.115214. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2021.115214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for systems with multi-dimensional degradation and imperfect inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiujie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (24), pp.7537-7559. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1844919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic opportunistic maintenance planning for multi-component redundant systems with various types of opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.106854. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for multi-component system with structural dependence: Application to machine tool sub-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (1), pp.417-420. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and reliability assessment for a multi-component system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106443. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2020.106443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic filtering approach for condition-based maintenance considering sensor degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.2918734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance grouping and routing for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of condition-based maintenance for a two-component system with stochastic and economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.425-434. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18764061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency for condition-based maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18762282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency performance-based prognostics for aided maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (4), pp.2838-2857. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the special issue on &amp;quot;Maintenance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168 (2017), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level predictive maintenance for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for multi-component systems using importance measure and predictive information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.228-245. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2014.983582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton source efficiency tracing method in liquid scintillation counting: A new standardization method using a TDCR counter with a Compton spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6-7), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05471206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Data in Prognostics and Health Management: A Systematic Review of Models, Challenges, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Based Maintenance for Systems with Unobservable Degradation: A Hybrid Preventive-Corrective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust health indicator extraction and RUL prediction for PEMFCs under highly dynamic industrial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Maintenance Scheduling in Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of energy efficiency-based degradation indicator for photovoltaic solar inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz Amantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, Tennessee, United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensor degradation on measurement quality in reliability engineering: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System Reliability and Safety, ICSRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maintenance to reconfigurable manufacturing systems: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, AMEST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria based components ranking for predictive maintenance: Application to electro-hydrogen generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems, CMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, May 2024, Póvoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal convolutional network-based approach for forecasting fluctuations differential pressure in reverse osmosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping in maintenance planning and optimization: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependencies and resource constraints in opportunistic maintenance modeling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic condition-based maintenance for sea water pumps in a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brînzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on data augmentation optimization for data-centric health prognostics of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on dependencies and resource constraints in opportunistic maintenance modeling: bibliometric results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reliability assessment and adaptive control for a balanced system considering actuators degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Thanh N. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XGBRegressor and tree-structured Parzen estimator based approach for predicting proton exchange membrane fuel cell performance of electro-hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian-based optimization approach for accelerated degradation test plan of a LED component with self-heating impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Systems and Control, ICSC'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance scheduling for complex systems with multiple dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-QMIX-based optimization for maintenance decision-making of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity analysis using a priori algorithm to identify failure dependence in multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2021.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel degradation model for LED reliability assessment with accelerated stress and self-heating consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st IEEE Electronic Components and Technology Conference, ECTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, San Diego, United States. pp.2258-2265, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC32696.2021.00354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short review on the integration of expert knowledge in prognostics for PHM in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on System Reliability and Safety, ICSRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Palermo, Italy. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS53853.2021.9660645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the maintenance of membranes in reverse-osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_117-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning-based maintenance decision-making for a steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_600-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient evolutionary algorithm for joint optimization of maintenance grouping and routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bac Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Green Technology and Sustainable Developmen, GTSD2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GTSD50082.2020.9303076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance cost forecasting for systems with multistate components using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of disassembly operations on the degradation process of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Methods in Reliability, MMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of particle filters for prognostics in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance scheduling and routing optimization for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of discrete event data for prognostics and health management: discovery of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis for systems with multi-component wear interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Prognostics and Health Management, PHM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability society, Jun 2017, Dallas, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modelling and assessment by joint consideration of Petri Nets and gamma deterioration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétin Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on health prediction of an industrial diesel motor using particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Prognostics and Health Management, PHM-Harbin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping maintenance strategy for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on health diagnosis and prognosis of an industrial diesel motor: hidden Markov models and particle filter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klingelschmid Timothee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Science Conference Diagnostics of Processes and Systems, DPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sandomierz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the use of energy efficiency for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate-state interaction modelling for a multi-component systems: models and an experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics on energy efficiency performance for maintenance decision-making: Application to industrial platform TELMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Reliability Systems Engineering &amp; 2015 Prognostics and System Health Management Conference-Beijing, 2015 ICRSE &amp; PHM-Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a two-component system with dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive inspection and maintenance policy for multi-component systems using importance measure and prognostic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multilevel energy efficiency-based prognostic approaches into energy management systems of base stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Technologies for Communications, ACT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive grouping maintenance strategy for complex structure systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering, QR2MSE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sichuan, China. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QR2MSE.2013.6625650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy for multi-component systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference of the PHM Society 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2018, ISBN: 978-0-905091-32-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-258, 2016, 978-0-905091-31-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89647-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement et à l'étude de facteurs d'importance fiabilistes pour les systèmes markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Technologie de Troyes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modèles d'aide à la décision en maintenance pour des systèmes à dépendances multiples: Vers une maintenance prescriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. Institute of Mathematics and its Applications, 2025, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Reliability, Risk and Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.1-3, 2022, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00268218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCB9D85C"/>
+    <w:nsid w:val="082537A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="323E95C2"/>
+    <w:nsid w:val="07A7E000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D9CCFFAF"/>
+    <w:nsid w:val="0A4646E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12D51DBC"/>
+    <w:nsid w:val="DD18E4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="07293037"/>
+    <w:nsid w:val="ED64C932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1DAF617"/>
+    <w:nsid w:val="5CDE5ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phuc-do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4113-5895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/en/univ-lorraine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hust.edu.vn/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409208/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phucdo.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phmsociety.org/international-journal-of-prognostics-and-health-management-issn-2153-2648/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/43684" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/tsar20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijmems.in/index.php" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/sectioneditors/applied_mathematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/machines/sectioneditors/Machines_Testing_and_Maintenance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ima.org.uk/proceedings/proceedings-of-the-13th-ima-international-conference-on-modelling-in-industrial-maintenance-and-reliability//" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/57" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/54" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Echabarri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Liegeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cavalcante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-025-5143-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Dinh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Vinh Dang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius A.S. Ten&#243;rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frederico Alves Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre V. Cavalcante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Thai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gardoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i4.4306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Hoang Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-De Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13132191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Quang Bang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2025.03.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05343159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colantonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13100947" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-The-Nhan Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109708" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Alves Ferreira Neto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre Virg&#237;nio Cavalcante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2235027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Thanh Vo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.N. Paiva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Melo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen-Ho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109698" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanser Jim&#233;nez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetoye Aribisala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Guhn Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14429" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Calvo-Bascones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz-Bobi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103767" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Assaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Scarf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00264770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108757" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits van Rooij" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2021.115214" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangzhe He" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2942" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844919" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_304-cd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106443" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2918734" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Si Hung Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18762282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nefti-Meziani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18764061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.09.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05344414v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4558" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.76" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05341015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh Le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4425" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Truong Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.38" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720233v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Truong Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.060" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.214" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Son Pham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4144" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791988v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Amantegui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4156" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328545v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sood" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Br&#238;nzei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.16" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1754" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh N. Thai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Pham" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.18" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320291v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322734v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784756v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3294" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784752v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3319" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00354" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478028v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS53853.2021.9660645" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_117-cd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2021.01.4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784729v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379905v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Ferreira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_600-cd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279130v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bac Le" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303076" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127896v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987697" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861215v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531024v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Boyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tin Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530985v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531006v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317129v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145575v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.648" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999974v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062403v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311537v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven King" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820033v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157538v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784703v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89647-8_19" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784695v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636258v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409208v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Lorraine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458494v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902153v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00268218" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phuc-do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4113-5895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/en/univ-lorraine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hust.edu.vn/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409208/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phucdo.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phmsociety.org/international-journal-of-prognostics-and-health-management-issn-2153-2648/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/43684" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/tsar20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijmems.in/index.php" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/sectioneditors/applied_mathematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/machines/sectioneditors/Machines_Testing_and_Maintenance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ima.org.uk/proceedings/proceedings-of-the-13th-ima-international-conference-on-modelling-in-industrial-maintenance-and-reliability//" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/57" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/54" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05563158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Son Phan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33889/IJMEMS.2026.11.2.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Echabarri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Liegeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05343159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colantonio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13100947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Dinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Quang Bang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2025.03.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111297" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Vinh Dang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cavalcante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-025-5143-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius A.S. Ten&#243;rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frederico Alves Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre V. Cavalcante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Thai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gardoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i4.4306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Hoang Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-De Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13132191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Alves Ferreira Neto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre Virg&#237;nio Cavalcante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2235027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-The-Nhan Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Thanh Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.N. Paiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Melo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110318" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Calvo-Bascones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz-Bobi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103767" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen-Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanser Jim&#233;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetoye Aribisala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Guhn Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Assaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Scarf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00264770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangzhe He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2942" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits van Rooij" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2021.115214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_304-cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2918734" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Si Hung Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.10.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nefti-Meziani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18764061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18762282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.062" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05341015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh Le" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.76" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05344414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4558" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Truong Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.38" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Amantegui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4156" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Truong Le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.060" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.214" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Son Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.262" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sood" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Br&#238;nzei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.16" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh N. Thai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Pham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3294" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2021.01.4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00354" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS53853.2021.9660645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_117-cd" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Ferreira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_600-cd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bac Le" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987697" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861215v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653854v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Boyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tin Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.648" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062403v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven King" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820033v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157538v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784703v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89647-8_19" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636258v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409208v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Lorraine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00268218" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>