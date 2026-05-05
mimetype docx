--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Phuc Do </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de l'IMT Mines Ales, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phuc-do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4113-5895</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138145229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional curriculum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 09/2025    :   Full professor at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/2011-08/2025:   Associate professor at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine university</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Researcher at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Research Center for Automatic Control)Lecturer at </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELECOM Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2008-08/2011 :   Assistant professor - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of technology of Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2005-9/2008 :    PhD researcher - University of technology of Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03/2005–09/2005 :  Lecturer  - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi University of sciences and technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation to supervise research (Habilitation à Diriger des Recherches) - University of Lorraine (UL, France), 2019 - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance models for complex systems with multiple dependencies: Towards a prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Reliability and maintenance engineering - University of technology of Troyes (UTT, France), 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc in Reliability and maintenance engineering - University of technology of Troyes, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Diploma in Electrical engineering - Hanoi University of sciences and technology (HUST, Vietnam), 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests focus on the development of innovative hybrid Artificial Intelligence(AI)-based approaches for PHM (Prognostics and Health Management), industrialmaintenance and Digital Twin: degradation modelling, reliability assessment, prognostics, maintenance decision-making and optimization (Condition-based maintenance, predictive and prescriptive maintenance, opportunistic and dynamic grouping maintenance) and compling PHM, Maintenance and Digital Twin for industry of the future.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please refer to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phucdo.wp.imt.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Associate Editor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics & Health Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PHM society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Intelligent Systems journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, springer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SARS, Taylor & Francis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of special issues (7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do Lucas Equeter and Olivier Sénéchal (2025). Guest editorial: Special issue on Sustainable Maintenance 4.0, International Journal of Prognostics and Health Management, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Christiano Cavalcante (2025). Guest editorial: Special issue on AI-Driven Reliability Analysis and Predictive Maintenance, Machines journal, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Darren Prescott (2024). Guest editorial: Special issue on  Maintenance Modelling Methods for Industrial Systems . Reliability Engineering & System Safety</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Jonh Andrews (2022). Guest editorial: Special issue on  Advanced Maintenance Modelling for Industrial Systems . Journal of Risk and Reliability</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Benoit Iung (2022). Guest editorial: Special issue on Artificial Intelligence for Prognostics and Health Management development in Industry 4.0. Autonomous Intelligent Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cavalcante Cristiano, Phil Scarf, Phuc Do and Shaomin Wu (2022). Guest editorial: Special issue on Reliability, Risk and Maintenance. Pesquisa Operacional, 2022, vol. 42.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shaomin Wu and Phuc Do (2017). Guest editorial: Special issue on  Maintenance Modelling. Reliability Engineering & System Safety, Volume 168, December 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of Proceedings (6)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bérenguer and Phuc Do (2025). </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France, 08-10 Jully 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Cordelia Ezhilarasu (2024). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 8 No. 1 (2024). ISBN : 978-1-936263-40-0</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Gabriel Michau and Cordelia Ezhilarasu (2022). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022 July 2022. ISBN: 978-1-936263-36-3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Steven King, Olga Fink (2021). </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2021 Jun 2021, Virtual conference, pp.1-567, July 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2018). Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, Manchester, UK 13-16 June, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2016). Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability, London, UK 12-14 July, 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Temporal Convolutional Network Based Approach for Degrada-tion Prediction of Reverse Osmosis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Son Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.525. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33889/IJMEMS.2026.11.2.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enhanced RUL prediction of PEMFCs under dynamic operating conditions using XGBoost-based HI extraction and hybrid transformer-GRU model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.112042. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses in Opportunistic Maintenance Modeling: A Critical and Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Colantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (10), pp.947. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance optimization for manufacturing systems considering perfect and imperfect inspections: application to injection molding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2025.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified TimeGAN-based data augmentation approach for the state of health prediction of Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264 (Part A), pp.111297. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic inspection model for predictive maintenance considering different degrees of inspection quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Vinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.111165. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay-time model for inspector team assignment and non-periodic inspection intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.774-792. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-025-5143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new imperfect maintenance 1 model for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frederico Alves Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110768. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sensor Degradation on Measurement Uncertainty in Prognostics and Maintenance Decision-Making : State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i4.4306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Approach for Automated Thyroid Classification Using Diff-Quick Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Hoang Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-De Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (13), pp.2191. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13132191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for maintenance optimization of a scrap-based steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre Virgínio Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.110199. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and Bayesian optimization for performance prediction of proton-exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100380. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of joint maintenance grouping and workload smoothing for an automotive plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (8), pp.2832-2852. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2235027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling and opportunistic maintenance optimization for a multicomponent system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-The-Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109708. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance policy for manufacturing systems considering degradation of health monitoring device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Thanh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.110177. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent deep reinforcement learning-based maintenance optimization for multi-dependent component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.123144. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data-driven O&M policy through sequential pattern mining: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.110318. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying association rules in the maintenance and reliability of physical systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.110332. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative network of digital twins for anomaly detection applications of complex systems. Snitch Digital Twin concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Calvo-Bascones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz-Bobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103767. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and opportunistic maintenance for two-component systems with an intermittent operation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Hung Nguyen-Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.109698. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning‐based maintenance optimization for vacuum packaging machines considering product quality degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetoye Aribisala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Guhn Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (11), pp.e14429. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance decision-making and optimization for multi-state component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostics and prognostics framework for multi-component systems with wear interactions: Application to a gearbox-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00264770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation-based prognostics for predictive maintenance of industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.409-412. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level opportunistic predictive maintenance for multi-component systems with economic dependence and assembly/disassembly impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108055. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved accelerated degradation model for LED reliability assessment with self-heating impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.114428. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of systems with discrete event data using association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangzhe He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.3693-3712. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the restoration of membranes in RO desalination using a digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 519, pp.115214. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2021.115214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for systems with multi-dimensional degradation and imperfect inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiujie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (24), pp.7537-7559. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1844919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic opportunistic maintenance planning for multi-component redundant systems with various types of opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.106854. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for multi-component system with structural dependence: Application to machine tool sub-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (1), pp.417-420. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and reliability assessment for a multi-component system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106443. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2020.106443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic filtering approach for condition-based maintenance considering sensor degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.2918734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance grouping and routing for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of condition-based maintenance for a two-component system with stochastic and economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.425-434. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18764061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency for condition-based maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18762282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency performance-based prognostics for aided maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (4), pp.2838-2857. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the special issue on &amp;quot;Maintenance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168 (2017), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level predictive maintenance for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for multi-component systems using importance measure and predictive information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.228-245. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2014.983582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton source efficiency tracing method in liquid scintillation counting: A new standardization method using a TDCR counter with a Compton spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6-7), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05471206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Data in Prognostics and Health Management: A Systematic Review of Models, Challenges, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Based Maintenance for Systems with Unobservable Degradation: A Hybrid Preventive-Corrective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust health indicator extraction and RUL prediction for PEMFCs under highly dynamic industrial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Maintenance Scheduling in Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of energy efficiency-based degradation indicator for photovoltaic solar inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz Amantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, Tennessee, United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensor degradation on measurement quality in reliability engineering: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System Reliability and Safety, ICSRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maintenance to reconfigurable manufacturing systems: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, AMEST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria based components ranking for predictive maintenance: Application to electro-hydrogen generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems, CMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, May 2024, Póvoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal convolutional network-based approach for forecasting fluctuations differential pressure in reverse osmosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping in maintenance planning and optimization: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependencies and resource constraints in opportunistic maintenance modeling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic condition-based maintenance for sea water pumps in a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brînzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on data augmentation optimization for data-centric health prognostics of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on dependencies and resource constraints in opportunistic maintenance modeling: bibliometric results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reliability assessment and adaptive control for a balanced system considering actuators degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Thanh N. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XGBRegressor and tree-structured Parzen estimator based approach for predicting proton exchange membrane fuel cell performance of electro-hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian-based optimization approach for accelerated degradation test plan of a LED component with self-heating impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Systems and Control, ICSC'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance scheduling for complex systems with multiple dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-QMIX-based optimization for maintenance decision-making of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity analysis using a priori algorithm to identify failure dependence in multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2021.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel degradation model for LED reliability assessment with accelerated stress and self-heating consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st IEEE Electronic Components and Technology Conference, ECTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, San Diego, United States. pp.2258-2265, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC32696.2021.00354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short review on the integration of expert knowledge in prognostics for PHM in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on System Reliability and Safety, ICSRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Palermo, Italy. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS53853.2021.9660645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the maintenance of membranes in reverse-osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_117-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning-based maintenance decision-making for a steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_600-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient evolutionary algorithm for joint optimization of maintenance grouping and routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bac Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Green Technology and Sustainable Developmen, GTSD2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GTSD50082.2020.9303076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance cost forecasting for systems with multistate components using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of disassembly operations on the degradation process of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Methods in Reliability, MMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of particle filters for prognostics in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance scheduling and routing optimization for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of discrete event data for prognostics and health management: discovery of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis for systems with multi-component wear interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Prognostics and Health Management, PHM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability society, Jun 2017, Dallas, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modelling and assessment by joint consideration of Petri Nets and gamma deterioration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétin Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on health prediction of an industrial diesel motor using particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Prognostics and Health Management, PHM-Harbin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping maintenance strategy for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on health diagnosis and prognosis of an industrial diesel motor: hidden Markov models and particle filter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klingelschmid Timothee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Science Conference Diagnostics of Processes and Systems, DPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sandomierz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the use of energy efficiency for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate-state interaction modelling for a multi-component systems: models and an experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics on energy efficiency performance for maintenance decision-making: Application to industrial platform TELMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Reliability Systems Engineering &amp; 2015 Prognostics and System Health Management Conference-Beijing, 2015 ICRSE &amp; PHM-Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a two-component system with dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive inspection and maintenance policy for multi-component systems using importance measure and prognostic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multilevel energy efficiency-based prognostic approaches into energy management systems of base stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Technologies for Communications, ACT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive grouping maintenance strategy for complex structure systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering, QR2MSE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sichuan, China. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QR2MSE.2013.6625650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy for multi-component systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference of the PHM Society 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2018, ISBN: 978-0-905091-32-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-258, 2016, 978-0-905091-31-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89647-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement et à l'étude de facteurs d'importance fiabilistes pour les systèmes markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Technologie de Troyes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modèles d'aide à la décision en maintenance pour des systèmes à dépendances multiples: Vers une maintenance prescriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. Institute of Mathematics and its Applications, 2025, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Reliability, Risk and Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.1-3, 2022, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00268218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Phuc Do </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de l'IMT Mines Ales, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">phuc-do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4113-5895</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138145229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional curriculum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since 09/2025    :   Full professor at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/2011-08/2025:   Associate professor at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine university</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Researcher at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAN lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Research Center for Automatic Control)Lecturer at </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELECOM Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2008-08/2011 :   Assistant professor - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of technology of Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2005-9/2008 :    PhD researcher - University of technology of Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">03/2005–09/2005 :  Lecturer  - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi University of sciences and technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation to supervise research (Habilitation à Diriger des Recherches) - University of Lorraine (UL, France), 2019 - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance models for complex systems with multiple dependencies: Towards a prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD in Reliability and maintenance engineering - University of technology of Troyes (UTT, France), 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MSc in Reliability and maintenance engineering - University of technology of Troyes, 2004</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engineering Diploma in Electrical engineering - Hanoi University of sciences and technology (HUST, Vietnam), 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research domain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests focus on the development of innovative hybrid Artificial Intelligence(AI)-based approaches for PHM (Prognostics and Health Management), industrialmaintenance and Digital Twin: degradation modelling, reliability assessment, prognostics, maintenance decision-making and optimization (Condition-based maintenance, predictive and prescriptive maintenance, opportunistic and dynamic grouping maintenance) and compling PHM, Maintenance and Digital Twin for industry of the future.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please refer to </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phucdo.wp.imt.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Associate Editor</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics & Health Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PHM society</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Intelligent Systems journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, springer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, SARS, Taylor & Francis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of special issues (7)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do Lucas Equeter and Olivier Sénéchal (2025). Guest editorial: Special issue on Sustainable Maintenance 4.0, International Journal of Prognostics and Health Management, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Christiano Cavalcante (2025). Guest editorial: Special issue on AI-Driven Reliability Analysis and Predictive Maintenance, Machines journal, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Darren Prescott (2024). Guest editorial: Special issue on  Maintenance Modelling Methods for Industrial Systems . Reliability Engineering & System Safety</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rasa Remenyte-Prescott and Phuc Do and Jonh Andrews (2022). Guest editorial: Special issue on  Advanced Maintenance Modelling for Industrial Systems . Journal of Risk and Reliability</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Benoit Iung (2022). Guest editorial: Special issue on Artificial Intelligence for Prognostics and Health Management development in Industry 4.0. Autonomous Intelligent Systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cavalcante Cristiano, Phil Scarf, Phuc Do and Shaomin Wu (2022). Guest editorial: Special issue on Reliability, Risk and Maintenance. Pesquisa Operacional, 2022, vol. 42.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Shaomin Wu and Phuc Do (2017). Guest editorial: Special issue on  Maintenance Modelling. Reliability Engineering & System Safety, Volume 168, December 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guest editor of Proceedings (6)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bérenguer and Phuc Do (2025). </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nancy, France, 08-10 Jully 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do and Cordelia Ezhilarasu (2024). </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 8 No. 1 (2024). ISBN : 978-1-936263-40-0</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Gabriel Michau and Cordelia Ezhilarasu (2022). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022 July 2022. ISBN: 978-1-936263-36-3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phuc Do, Steven King, Olga Fink (2021). </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th European Conference of the PHM Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2021 Jun 2021, Virtual conference, pp.1-567, July 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2018). Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, Manchester, UK 13-16 June, 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phil Scarf, Shaomin WU and Phuc Do (2016). Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability, London, UK 12-14 July, 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enhanced RUL prediction of PEMFCs under dynamic operating conditions using XGBoost-based HI extraction and hybrid transformer-GRU model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.112042. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Temporal Convolutional Network Based Approach for Degrada-tion Prediction of Reverse Osmosis Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Son Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical, Engineering and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.525. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33889/IJMEMS.2026.11.2.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning in maintenance decision-making and optimization: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of System Assurance Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13198-026-03313-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified TimeGAN-based data augmentation approach for the state of health prediction of Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 264 (Part A), pp.111297. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic inspection model for predictive maintenance considering different degrees of inspection quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Vinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.111165. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new imperfect maintenance 1 model for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frederico Alves Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110768. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay-time model for inspector team assignment and non-periodic inspection intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.774-792. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-025-5143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sensor Degradation on Measurement Uncertainty in Prognostics and Maintenance Decision-Making : State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/ijphm.2025.v16i4.4306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Approach for Automated Thyroid Classification Using Diff-Quick Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Hoang Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-De Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (13), pp.2191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13132191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance optimization for manufacturing systems considering perfect and imperfect inspections: application to injection molding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (1), pp.597-601. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2025.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses in Opportunistic Maintenance Modeling: A Critical and Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Colantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (10), pp.947. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13100947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and Bayesian optimization for performance prediction of proton-exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.100380. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for maintenance optimization of a scrap-based steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre Virgínio Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.110199. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of joint maintenance grouping and workload smoothing for an automotive plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (8), pp.2832-2852. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2235027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modeling and opportunistic maintenance optimization for a multicomponent system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham-The-Nhan Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.109708. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance policy for manufacturing systems considering degradation of health monitoring device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thanh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Thanh Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 248, pp.110177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent deep reinforcement learning-based maintenance optimization for multi-dependent component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Alves Ferreira Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.123144. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2024.123144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data-driven O&M policy through sequential pattern mining: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius A.S. Tenório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.110318. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying association rules in the maintenance and reliability of physical systems: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.N. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Alexandre V. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.110332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and opportunistic maintenance for two-component systems with an intermittent operation component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Quang Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Hung Nguyen-Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.109698. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning‐based maintenance optimization for vacuum packaging machines considering product quality degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetoye Aribisala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Guhn Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (11), pp.e14429. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.14429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative network of digital twins for anomaly detection applications of complex systems. Snitch Digital Twin concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Calvo-Bascones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz-Bobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103767. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnostics and prognostics framework for multi-component systems with wear interactions: Application to a gearbox-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00264770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation-based prognostics for predictive maintenance of industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.409-412. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level opportunistic predictive maintenance for multi-component systems with economic dependence and assembly/disassembly impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.108055. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.108055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved accelerated degradation model for LED reliability assessment with self-heating impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128, pp.114428. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance decision-making and optimization for multi-state component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of systems with discrete event data using association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangzhe He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.3693-3712. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the restoration of membranes in RO desalination using a digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 519, pp.115214. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2021.115214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for systems with multi-dimensional degradation and imperfect inspections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiujie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (24), pp.7537-7559. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1844919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.108757. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic opportunistic maintenance planning for multi-component redundant systems with various types of opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.106854. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimisation for multi-component system with structural dependence: Application to machine tool sub-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (1), pp.417-420. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modeling and reliability assessment for a multi-component system with structural dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106443. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2020.106443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic filtering approach for condition-based maintenance considering sensor degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.177-190. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.2918734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and application of condition-based maintenance for a two-component system with stochastic and economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance grouping and routing for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency for condition-based maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18762282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the impacts of maintenance duration on dynamic grouping modeling and optimization of multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (3), pp.1377-1392. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2827926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.425-434. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18764061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the special issue on &amp;quot;Maintenance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency performance-based prognostics for aided maintenance decision-making: Application to a manufacturing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (4), pp.2838-2857. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.10.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint predictive maintenance and inventory strategy for multi-component systems using Birnbaum’s structural importance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Maintenance modelling, 168 (2017), pp.249-261. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary grouping maintenance strategy using mean residual life and the Birnbaum importance measure for complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2015.2455498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level predictive maintenance for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for multi-component systems using importance measure and predictive information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (4), pp.228-245. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23302674.2014.983582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Compton source efficiency tracing method in liquid scintillation counting: A new standardization method using a TDCR counter with a Compton spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6-7), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2008.02.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05471206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based Data in Prognostics and Health Management: A Systematic Review of Models, Challenges, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold-Based Maintenance for Systems with Unobservable Degradation: A Hybrid Preventive-Corrective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanser Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust health indicator extraction and RUL prediction for PEMFCs under highly dynamic industrial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the PHM Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bellevue, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Maintenance Scheduling in Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensor degradation on measurement quality in reliability engineering: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on System Reliability and Safety, ICSRS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of maintenance to reconfigurable manufacturing systems: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Truong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, AMEST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria based components ranking for predictive maintenance: Application to electro-hydrogen generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th CIRP Conference on Manufacturing Systems, CMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRP, May 2024, Póvoa de Varzim, Portugal. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.10.214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal convolutional network-based approach for forecasting fluctuations differential pressure in reverse osmosis systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Son Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville (Tenessee), United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping in maintenance planning and optimization: An industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of energy efficiency-based degradation indicator for photovoltaic solar inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ruiz Amantegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the Prognostics and Health Management Society, PHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nashville, Tennessee, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phmconf.2024.v16i1.4156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic condition-based maintenance for sea water pumps in a nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brînzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on data augmentation optimization for data-centric health prognostics of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review on dependencies and resource constraints in opportunistic maintenance modeling: bibliometric results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint reliability assessment and adaptive control for a balanced system considering actuators degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Thanh N. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XGBRegressor and tree-structured Parzen estimator based approach for predicting proton exchange membrane fuel cell performance of electro-hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Echabarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nottingham, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependencies and resource constraints in opportunistic maintenance modeling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian-based optimization approach for accelerated degradation test plan of a LED component with self-heating impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Systems and Control, ICSC'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial-intelligence-based maintenance scheduling for complex systems with multiple dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted-QMIX-based optimization for maintenance decision-making of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.3319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity analysis using a priori algorithm to identify failure dependence in multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2021.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the maintenance of membranes in reverse-osmosis desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_117-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel degradation model for LED reliability assessment with accelerated stress and self-heating consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st IEEE Electronic Components and Technology Conference, ECTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, San Diego, United States. pp.2258-2265, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECTC32696.2021.00354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short review on the integration of expert knowledge in prognostics for PHM in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on System Reliability and Safety, ICSRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Palermo, Italy. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS53853.2021.9660645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning-based maintenance decision-making for a steel production line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldomiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_600-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning for maintenance decision-making of multi-state component systems with imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_304-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient evolutionary algorithm for joint optimization of maintenance grouping and routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bac Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Green Technology and Sustainable Developmen, GTSD2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GTSD50082.2020.9303076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and maintenance cost forecasting for systems with multistate components using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on System Reliability and Safety, ICSRS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of disassembly operations on the degradation process of multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc-Hanh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Methods in Reliability, MMR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of optoelectronic systems with stochastic interactions under accelerated degradation testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tuan Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04777810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of particle filters for prognostics in industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint maintenance scheduling and routing optimization for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the use of discrete event data for prognostics and health management: discovery of association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth European Conference of the PHM Society, PHME18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis for systems with multi-component wear interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Prognostics and Health Management, PHM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Reliability society, Jun 2017, Dallas, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability modelling and assessment by joint consideration of Petri Nets and gamma deterioration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétin Jean-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on System Reliability and Safety, ICSRS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on health prediction of an industrial diesel motor using particle filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Prognostics and Health Management, PHM-Harbin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping maintenance strategy for geographically dispersed production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho Si Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on health diagnosis and prognosis of an industrial diesel motor: hidden Markov models and particle filter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klingelschmid Timothee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Science Conference Diagnostics of Processes and Systems, DPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sandomierz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate-state interaction modelling for a multi-component systems: models and an experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Nefti-Meziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic grouping model for the maintenance planning of complex structure systems with consideration of maintenance durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ann Lundteigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Applied Mathematics in Engineering and Reliability, ICAMER 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh Ville, Vietnam. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the use of energy efficiency for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics on energy efficiency performance for maintenance decision-making: Application to industrial platform TELMA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Reliability Systems Engineering &amp; 2015 Prognostics and System Health Management Conference-Beijing, 2015 ICRSE &amp; PHM-Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a two-component system with dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different maintenance grouping strategies for multi-component systems with complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. pp.883-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive maintenance and spare parts provisioning policy for multi-component systems using RUL prediction and importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified time based maintenance policy for mono-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multilevel energy efficiency-based prognostic approaches into energy management systems of base stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advanced Technologies for Communications, ACT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint predictive inspection and maintenance policy for multi-component systems using importance measure and prognostic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling in Industrial Maintenance and Reliability, MIMAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive grouping maintenance strategy for complex structure systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering, QR2MSE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Sichuan, China. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QR2MSE.2013.6625650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy for multi-component systems using importance measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Conference, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(MRL, τ) grouping policy for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Safety and Reliability, ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.949-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference of the PHM Society 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Fink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2021, ISBN: 978-1-936263-34-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-207, 2018, ISBN: 978-0-905091-32-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-258, 2016, 978-0-905091-31-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic maintenance policies for multi-components systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89647-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear rate–state interactions within a multi-component system: a study of a gearbox-accelerated life testing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multicriteria and Optimization Models for Risk, Reliability, and Maintenance Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232 (4), Springer International Publishing, pp.425-434, 2018, International Series in Operations Research &amp; Management Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping models for multicomponent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mangey Ram and J. Paulo Davim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Applied to Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.147-170, 2017, 978-0-12-810998-4. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810998-4.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement et à l'étude de facteurs d'importance fiabilistes pour les systèmes markoviens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Technologie de Troyes, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement de modèles d'aide à la décision en maintenance pour des systèmes à dépendances multiples: Vers une maintenance prescriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02409208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France. Institute of Mathematics and its Applications, 2025, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Reliability, Risk and Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Scarf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.1-3, 2022, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2022.042nspe1.00268218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="082537A1"/>
+    <w:nsid w:val="70E040D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07A7E000"/>
+    <w:nsid w:val="1016A75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A4646E2"/>
+    <w:nsid w:val="A1911D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DD18E4D8"/>
+    <w:nsid w:val="8FA7BC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ED64C932"/>
+    <w:nsid w:val="BD31ED29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CDE5ABC"/>
+    <w:nsid w:val="026B74DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phuc-do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4113-5895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/en/univ-lorraine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hust.edu.vn/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409208/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phucdo.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phmsociety.org/international-journal-of-prognostics-and-health-management-issn-2153-2648/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/43684" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/tsar20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijmems.in/index.php" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/sectioneditors/applied_mathematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/machines/sectioneditors/Machines_Testing_and_Maintenance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ima.org.uk/proceedings/proceedings-of-the-13th-ima-international-conference-on-modelling-in-industrial-maintenance-and-reliability//" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/57" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/54" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05563158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Son Phan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33889/IJMEMS.2026.11.2.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Echabarri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Liegeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05343159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colantonio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13100947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Dinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Quang Bang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2025.03.027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111297" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Vinh Dang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cavalcante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-025-5143-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius A.S. Ten&#243;rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frederico Alves Ribeiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre V. Cavalcante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Thai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gardoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i4.4306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Hoang Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-De Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13132191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Alves Ferreira Neto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre Virg&#237;nio Cavalcante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110199" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2235027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-The-Nhan Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Thanh Vo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.N. Paiva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Melo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110318" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Calvo-Bascones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz-Bobi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103767" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen-Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanser Jim&#233;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetoye Aribisala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Guhn Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Assaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Scarf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00264770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangzhe He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2942" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits van Rooij" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2021.115214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_304-cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2918734" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Si Hung Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.10.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nefti-Meziani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18764061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18762282" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.062" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05341015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh Le" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.76" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05344414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4558" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332757v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Truong Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.38" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Amantegui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4156" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Truong Le" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.060" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818783v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.214" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Son Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.262" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328545v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sood" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Br&#238;nzei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.16" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh N. Thai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Pham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3294" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2021.01.4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475467v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00354" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS53853.2021.9660645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_117-cd" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Ferreira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_600-cd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bac Le" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987697" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861215v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653854v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Boyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tin Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317129v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.648" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062403v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven King" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820033v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157538v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784703v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89647-8_19" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636258v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409208v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Lorraine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00268218" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/phuc-do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4113-5895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-mines-ales.fr/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/en/univ-lorraine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hust.edu.vn/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02409208/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phucdo.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phmsociety.org/international-journal-of-prognostics-and-health-management-issn-2153-2648/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/43684" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/journals/tsar20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijmems.in/index.php" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/sectioneditors/applied_mathematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/machines/sectioneditors/Machines_Testing_and_Maintenance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ima.org.uk/proceedings/proceedings-of-the-13th-ima-international-conference-on-modelling-in-industrial-maintenance-and-reliability//" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/68" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/57" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.phmsociety.org/index.php/phme/issue/view/54" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Echabarri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Canh Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Liegeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05563158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Son Phan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33889/IJMEMS.2026.11.2.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05606172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Alves Ferreira Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cavalcante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13198-026-03313-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Dinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Vinh Dang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius A.S. Ten&#243;rio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frederico Alves Ribeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre V. Cavalcante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110768" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05379343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-025-5143-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Thanh Thai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gardoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2025.v16i4.4306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Hoang Dang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-De Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13132191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Quang Bang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2025.03.027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05343159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Colantonio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13100947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bornand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100380" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Alexandre Virg&#237;nio Cavalcante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110199" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tuan Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2235027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-The-Nhan Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thanh Hoang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Thanh Vo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thai Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.123144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.N. Paiva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Melo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Hung Nguyen-Ho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanser Jim&#233;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetoye Aribisala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Guhn Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.14429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Calvo-Bascones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz-Bobi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103767" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Assaf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Scarf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00264770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108757" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangzhe He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits van Rooij" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scarf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2021.115214" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujie Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844919" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_304-cd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106854" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2020.106443" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.2918734" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984773v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Si Hung Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18762282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2827926" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nefti-Meziani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18764061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.10.185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.05.034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2455498" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.07.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWFJQMPB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2014.983582" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2008.02.062" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05341015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh Le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4425" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332747v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.76" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05344414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4558" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332757v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Truong Le" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.38" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818811v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720233v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Truong Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.10.214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Son Pham" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4144" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.262" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ruiz Amantegui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2024.v16i1.4156" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Br&#238;nzei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1754" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh N. Thai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Pham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.18" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.15" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3294" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.3319" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379931v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2021.01.4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_117-cd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00354" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS53853.2021.9660645" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldomiro Ferreira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_600-cd" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784729v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bac Le" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GTSD50082.2020.9303076" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04777810v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987697" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861221v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861211v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861215v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531006v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tin Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531036v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingelschmid Timothee" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317135v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301674v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Lundteigen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.648" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179266v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062403v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999974v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834644v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QR2MSE.2013.6625650" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516711v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven King" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Fink" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820033v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784703v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89647-8_19" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531495v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810998-4.00008-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00636258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02409208v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; de Lorraine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2022.042nspe1.00268218" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>