--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -256,265 +256,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to biometric wood log traceability combining traditional methods and deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite rotations on Z2: A hierarchical framework for bijectivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Wimmer</w:t>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Piboule</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.100686. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (3), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2024.100686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01233-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644450v1</w:t>
+                <w:t xml:space="preserve">hal-04945727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite rotations on Z2: A hierarchical framework for bijectivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to biometric wood log traceability combining traditional methods and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+                <w:t xml:space="preserve">Georg Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (3), pp.35. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01233-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2024.100686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945727v1</w:t>
+                <w:t xml:space="preserve">hal-04644450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceability of oak (Quercus petraea (Matt.) Liebl. and Quercus robur L.) logs: the Biomtrace database</w:t>
               </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (1), pp.5. </w:t>
@@ -647,90 +647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark of Neural Networks for Semantic Segmentation of Wood Log Ends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.180344 -- 180354. </w:t>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,64 +2053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric preservation of 2D digital objects under rigid motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,90 +2274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 216 (2), pp.461-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2521,64 +2521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2638,64 +2638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,64 +2755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,64 +2872,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,280 +3081,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCIA (International Workshop on Combinatorial Image Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Péter Balázs (University of Szeged); Antal Nagy (University of Szeged), Sep 2025, Szeged, Hungary</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Péter Balázs (University of Szeged); Antal Nagy (University of Szeged), Sep 2025, Szeged, Hungary. pp.19-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-19347-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital plane detection in a point set: application to the interactive extraction of charcoal platforms from airborne LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Groningen, Netherlands. pp.514--527, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijectivity analysis of finite rotations on Z2: A hierarchical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Florence, Italy. pp.3-15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Filter for Tree Ring Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3399,1070 +3408,1070 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Rome, Italy. pp.852-859, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012457000003654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite rotations on Z2: hierarchical structure and bijectivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parameter-Free Normal Estimator on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Intelligent Systems and Pattern Recognition (ISPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.130--142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-82150-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+                <w:t xml:space="preserve">Automatic forest road extraction from LiDAR data using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproducible Research in Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.91-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40773-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133361v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light U-Net with a New Morphological Attention Gate Model Application to Analyse Wood Sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Decelle</w:t>
+                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM 2023 - 12th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887107v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic forest road extraction from LiDAR data using convolutional neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Georges</w:t>
+                <w:t xml:space="preserve">Light U-Net with a New Morphological Attention Gate Model Application to Analyse Wood Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Even</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproducible Research in Pattern Recognition (RRPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRAM 2023 - 12th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.759-766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011626800003411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40773-4_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03886785v1</w:t>
+                <w:t xml:space="preserve">hal-03887107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential cover for 3D irregular noisy digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. pp.315--329, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Reproducibility of Research Results in International Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kirchheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P Lopresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Tomaszewska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducible Research in Pattern Recognition (RRPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.111-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40773-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital line segment detection for table reconstruction in document images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis and Processing – ICIAP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lecce (ITALY), Italy. pp.211-224, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06430-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de structures linéaires archéomorphologiques de données LiDAR brutes en contexte montagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4478,73 +4487,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remuer Ciel et Terre. L'apport du LiDAR en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Saint-Etienne-lès-Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des singularités de l'écorce à partir de données Lidar en vue du classement qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4553,461 +4562,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIDIFOR – Méthodes innovantes d’analyse de données 3D en forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopic Digital Rigid Motion: An Optimization Approach on Cellular Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Uppsala (virtual), Sweden. pp.189-201, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Defect Segmentation using Geometric Features and CNN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-regularity verification for 2D polygonal objects based on medial axis analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Milan, Italy. pp.80-100, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. pp.1584-1588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006063v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-regularity verification for 2D polygonal objects based on medial axis analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Defect Segmentation using Geometric Features and CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tho Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506543⟩</w:t>
+              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Milan, Italy. pp.80-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121428v1</w:t>
+                <w:t xml:space="preserve">hal-03006063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description géometrique à l'aide de segments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5062,1753 +5071,1753 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Groupe de Travail de Géométrie Discrète et Morphologie Mathématique (GT GDMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic forest road extraction from LiDAR data of mountainous areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.93-106, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Straight Segment Filter for Geometric Description</w:t>
+                <w:t xml:space="preserve">Pith Estimation on Tree Log End Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Milan, Italy. pp.101-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144152v1</w:t>
+                <w:t xml:space="preserve">hal-03006060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith Estimation on Tree Log End Images</w:t>
+                <w:t xml:space="preserve">Digital Straight Segment Filter for Geometric Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.255-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006060v1</w:t>
+                <w:t xml:space="preserve">hal-03144152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital hyperplane fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Novi Sad, Serbia. pp.164-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51002-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete approach for polygonal approximation of irregular noise contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAIP 2019 - Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salerno, Italy. pp.433-446, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm to automatically detect the pith on rough log-end images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Decelle</w:t>
+                <w:t xml:space="preserve">Rigid motions in the cubic grid: A discussion on topological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Nondestructive Testing and Evaluation (NDTE) of Wood Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marne-la-Vallée, France. pp.127-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275651v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid motions in the cubic grid: A discussion on topological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+                <w:t xml:space="preserve">Thick Line Segment Detection with Fast Directional Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kacper Pluta</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIAP 2019 -20th International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Trento, Italy. pp.159-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01892944v2</w:t>
+                <w:t xml:space="preserve">hal-02189916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick Line Segment Detection with Fast Directional Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Even</w:t>
+                <w:t xml:space="preserve">A new algorithm to automatically detect the pith on rough log-end images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAP 2019 -20th International Conference on Image Analysis and Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Nondestructive Testing and Evaluation (NDTE) of Wood Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189916v1</w:t>
+                <w:t xml:space="preserve">hal-02275651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations rigides pour les objets discrets non-convexes en 2D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete regular polygons for digital shape rigid motion via polygonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Reproducible Research on Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China. pp.55-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740074v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convexity invariance of voxel objects under rigid motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China. pp.1157-1162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete regular polygons for digital shape rigid motion via polygonization</w:t>
+                <w:t xml:space="preserve">Geometric-preserving rigid motions of digital objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Reproducible Research on Pattern Recognition (RRPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Informatique et Géométrie (JIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01853795v1</w:t>
+                <w:t xml:space="preserve">hal-01822122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric-preserving rigid motions of digital objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations rigides pour les objets discrets non-convexes en 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Hong Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Géométrie (JIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822122v1</w:t>
+                <w:t xml:space="preserve">hal-01740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity-preserving rigid motions of 2D digital objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistical-Topological Feature Combination for Recognition of Isolated Hand Gestures from Kinect Based Depth Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumi Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mita Nasipuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadip Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Plovdiv, Bulgaria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59108-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565028v1</w:t>
+                <w:t xml:space="preserve">hal-01517817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical-Topological Feature Combination for Recognition of Isolated Hand Gestures from Kinect Based Depth Images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convexity-preserving rigid motions of 2D digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.69-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59108-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01517817v1</w:t>
+                <w:t xml:space="preserve">hal-01565028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greyscale Image Vectorization from Geometric Digital Contour Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGCI'17 - 20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.2379 - 331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Tangential Cover for Noisy Digital Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6840,92 +6849,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGCI 2016 - 19th international conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.439-451, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete approach for decomposing noisy digital contours into arcs and segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6944,92 +6953,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCV Workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54427-4_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm to decompose noisy digital contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7061,92 +7070,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRPR 2016- 1st Workshop on Reproducible Research in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56414-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient dominant point detection based on discrete curve structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7165,884 +7174,884 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCIA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Kolkata, India. pp.143-156, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26145-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sienne, Italy. pp.99-110, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Luminy, France. pp.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
+                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIVT Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.3035-3039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866285v1</w:t>
+                <w:t xml:space="preserve">hal-00779262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
+                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSIVT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guanajuato, Mexico. pp.228-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00779262v2</w:t>
+                <w:t xml:space="preserve">hal-00866285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for topological invariance of 2D images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seville, Spain. pp.155-168, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation topologique des images numériques 2D par transformations rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austin, United States. pp.234-248, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34732-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8052,176 +8061,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1400 years of man-environment interactions and soil evolution in the Saint-Mont mountain (Remiremont, Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de la moelle sur des images d'extrémités de grumes de Douglas brutes de sciage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8230,192 +8239,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothe Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2019 - 8èmes Journées du Groupement de Recherche 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Exact Computation for Incremental Discrete Rotations using Continued Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conferences on Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8425,134 +8434,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Fan of Digital Planes for Parameter-Free Normal Vector Estimation on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8562,405 +8571,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomtrace : Développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne. Rapport final de la tranche 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rittié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Université de Lorraine; ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne</w:t>
+                <w:t xml:space="preserve">Biomtrace : développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne. Rapport final de la tranche 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rittié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; ONF; Université de Lorraine. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rittie</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04681325v1</w:t>
+                <w:t xml:space="preserve">hal-04822724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomtrace : développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne. Rapport final de la tranche 1.</w:t>
+                <w:t xml:space="preserve">Développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; ONF; Université de Lorraine. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822724v1</w:t>
+                <w:t xml:space="preserve">hal-04681325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçabilité et évaluation de la qualité des bois ronds à partir de l'analyse d'images d'extrémités de grumes ou de billons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9012,139 +9021,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauss Digitization of Simple Polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LORIA (Université de Lorraine, CNRS, INRIA). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary Experiments of the Thick Line Segment Detection Algorithm: Evaluation of ADS and ATC Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9170,117 +9179,117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LORIA (Université de Lorraine, CNRS, INRIA). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Comparison of Quadratic Irrationals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIGM. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9290,100 +9299,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations rigides sur les images numériques 2D : analyse combinatoire et topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Diem Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image Processing [eess.IV]. Université Paris-Est, 2013. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PEST1091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01186326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9393,91 +9402,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et manipulation d’objets discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. Université de Lorraine, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03920382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9487,170 +9496,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGtal release 1.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miguel Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9797,51 +9806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martinetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-026-01330-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01233-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01276-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01495-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumi Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Nasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayatullah Faruk Mollah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11745-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01163-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-211-2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695370v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0842-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0723-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_37" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012457000003654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579453v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82150-9_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011626800003411" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georges" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kirchheim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Tomaszewska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06430-2_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354894v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994752v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tho Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215817v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02586206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51002-2_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_35" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892944v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01740074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hong Dao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695388v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822122v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Nasipuri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Basu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59108-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_26" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_34" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375089v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_36" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mothe Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957698v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221844v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822724v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217998v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125916v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01186326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Diem Phuc Ngo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03920382v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martinetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-026-01330-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01233-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100686" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01276-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Penvern" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01495-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumi Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Nasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayatullah Faruk Mollah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Bhattacharyya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11745-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delconte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tho Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.369" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01163-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-211-2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695370v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0842-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0723-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-19347-6_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_37" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012457000003654" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579453v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82150-9_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Georges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011626800003411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091377v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kirchheim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Lopresti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Tomaszewska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06430-2_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354894v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994752v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506543" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tho Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144147v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02586206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51002-2_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892944v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695388v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822122v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01740074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hong Dao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Nasipuri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Basu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59108-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_34" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_36" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mothe Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957698v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221844v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217998v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125916v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01186326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Diem Phuc Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST1091" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03920382v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>