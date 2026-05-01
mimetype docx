--- v1 (2026-03-26)
+++ v2 (2026-05-01)
@@ -109,365 +109,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of unconventional verb extensions reveal preschoolers’ analogical abilities</w:t>
+                <w:t xml:space="preserve">Is That You I Hear? Speaker Familiarity Modulates Neural Signatures of Lexical-semantic Activation in 18-month-old Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Raynal</w:t>
+                <w:t xml:space="preserve">Clarissa Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Clément</w:t>
+                <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Goyet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.105984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (9), pp.1963-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625739v1</w:t>
+                <w:t xml:space="preserve">hal-04767165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical-semantic activation in French-Spanish or French-English bilingual toddlers: An event-related potential (ERP) investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of unconventional verb extensions reveal preschoolers’ analogical abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumisay Rukoz</w:t>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.101214. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 246, pp.105984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2024.101214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.105984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767172v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is That You I Hear? Speaker Familiarity Modulates Neural Signatures of Lexical-semantic Activation in 18-month-old Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexical-semantic activation in French-Spanish or French-English bilingual toddlers: An event-related potential (ERP) investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Montgomery</w:t>
+                <w:t xml:space="preserve">Cydney Chiball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahia Guellaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pia Rämä</w:t>
+                <w:t xml:space="preserve">Yumisay Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (9), pp.1963-1976. </w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.101214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2024.101214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767165v1</w:t>
+                <w:t xml:space="preserve">hal-04767172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Lateralization for Language, Vocabulary Development and Handedness at 18 Months</w:t>
               </w:r>
@@ -600,51 +600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain signatures of native and non-native words in French-learning 24-month-olds: The effect of vocabulary skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oytun Aygün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62, pp.101055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Julia Coloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Aravena-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,51 +821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Evidence for A Number–Action Mapping in Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Decarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Julia Coloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Antonia Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onkar Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoharu Aizawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of language experience on selective auditory attention: An event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Leminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,77 +1310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-related potentials associated with cognitive mechanisms underlying lexical-semantic processing in monolingual and bilingual 18-month-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louah Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,451 +1408,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of semantic consistency and perceptual features on visual attention during scene viewing in toddlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Helo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+                <w:t xml:space="preserve">Sandrien van Ommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+                <w:t xml:space="preserve">Sebastian Pannasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lucile Danteny-Dordoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.248-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650322v1</w:t>
+                <w:t xml:space="preserve">hal-05511681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Processing in Scene Context: An Event-Related Potential Study in Young Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Helo</w:t>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Azaiez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565641.2017.1396604⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.4777 - 4789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511640v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of semantic consistency and perceptual features on visual attention during scene viewing in toddlers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word Processing in Scene Context: An Event-Related Potential Study in Young Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Pannasch</w:t>
+                <w:t xml:space="preserve">A. Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Danteny-Dordoigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">N. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49, pp.248-266. </w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (7-8), pp.482-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2017.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2017.1396604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511681v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movement patterns and visual attention during scene viewing in 3- to 12-month-olds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pannasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and neural mechanisms underlying semantic priming during language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louah Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2015,77 +2015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturation of eye movement behavior: Scene viewing characteristics in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pannasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louah Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louah Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of lexical–semantic language system: N400 priming effect for spoken words in 18- and 24-month old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louah Sirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention and semantic processing during speech: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Relander-Syrjänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic processing in comatose patients with intact temporal lobes as reflected by the N400 event-related potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Relander-Syrjänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye fixation–related potentials (EFRPs) during object identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Semantics Is Processed Even without Attentional Effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Relander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teija Kujala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,51 +2847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separate neural processes for retrieval of voice identity and word content in working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Relander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1252, pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N400 during recognition of voice identity and vocal affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikku Toivonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (14), pp.1245-1249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-dependent activation during spatial and nonspatial auditory working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (1), pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional topography of working memory for face or voice identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Courtney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociable Functional Cortical Topographies for Working Memory Maintenance of Voice Identity and Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poremba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Artchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synnöve Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3510,51 +3510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional topography of a distributed neural system for spatial and nonspatial information maintenance in working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Courtney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3607,333 +3607,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of the neural systems for working memory maintenance of verbal and nonspatial visual information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Working Memory of Identification of Emotional Vocal Expressions: An fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sala</w:t>
+                <w:t xml:space="preserve">Sami Martinkauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gillen</w:t>
+                <w:t xml:space="preserve">Juha Koivisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pekar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hannu Aronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (6), pp.1090-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nimg.2001.0777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/cabn.1.2.161⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534575v1</w:t>
+                <w:t xml:space="preserve">hal-05534577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory of Identification of Emotional Vocal Expressions: An fMRI Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissociation of the neural systems for working memory maintenance of verbal and nonspatial visual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Martinkauppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
+                <w:t xml:space="preserve">J. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Koivisto</w:t>
+                <w:t xml:space="preserve">J. Gillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Aronen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Pekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/nimg.2001.0777⟩</w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (2), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/cabn.1.2.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534577v1</w:t>
+                <w:t xml:space="preserve">hal-05534575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of slow brain potentials by working memory load in spatial and nonspatial auditory tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liisa Paavilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective interference reveals dissociation between auditory memory for location and pitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Anourova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo Alho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,77 +4182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of cortical activation during visuospatial n-back tasks as revealed by functional magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virve Vuontela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Raninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Aronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synnöve Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,567 +4293,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of Mnemonic Coding and Other Functional Neuronal Processing in the Monkey Prefrontal Cortex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visuospatial mnemonic load modulates event-related slow potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Tanila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
+                <w:t xml:space="preserve">Kari Kesseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalevi Reinikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Mansikka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jouni Kekoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hämäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.1997.77.2.761⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199703030-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516979v1</w:t>
+                <w:t xml:space="preserve">hal-05516981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of music and white noise on working memory performance in monkeys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Alpha-2 Agonist, Medetomidine and its Antagonist, Atipamezole on Reaction and Movement Times in a Visual Choice Reaction Time Task in Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synnöve Carlson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44 (2), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0361-9230(97)00108-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-199709080-00010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05407828v1</w:t>
+                <w:t xml:space="preserve">hal-05407829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuospatial mnemonic load modulates event-related slow potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissociation of Mnemonic Coding and Other Functional Neuronal Processing in the Monkey Prefrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synnöve Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Hämäläinen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heikki Tanila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Mansikka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-199703030-00011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 77 (2), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.1997.77.2.761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516981v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Alpha-2 Agonist, Medetomidine and its Antagonist, Atipamezole on Reaction and Movement Times in a Visual Choice Reaction Time Task in Monkeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of music and white noise on working memory performance in monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synnöve Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Artchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Synnöve Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (13), pp.2853-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199709080-00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0361-9230(97)00108-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05407829v1</w:t>
+                <w:t xml:space="preserve">hal-05407828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of prefrontal intracortical microinjections of an alpha-2 agonist, alpha-2 antagonist and lidocaine on the delayed alternation performance of aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Tanila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synnöve Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4912,77 +4912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medetomidine, atipamezole, and guanfacine in delayed response performance of aged monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Linnankoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Tanila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Pertovaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,90 +5054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial oculomotor memory-task performance produces a task-related slow shift in human electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synnöve Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouni Kekoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroencephalography and clinical neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 94 (5), pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5209,51 +5209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Tanila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuro-cognitive bases of food categorization in the infant brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Farineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,103 +5482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early analogical extensions: An ERP Study on preschoolers'semantic approxinmations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,90 +5603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Analogical Extensions: An ERP Study on Preschoolers' Semantic Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Levier Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5724,103 +5724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Analogical Extensions: An ERP Study on Preschoolers' Semantic Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5839,359 +5839,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pia Rämä</w:t>
+                <w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Levier Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354752v1</w:t>
+                <w:t xml:space="preserve">hal-03439624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental trajectory of verbal approximations’ comprehension, an event-related potential (ERP) study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Helo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dubrovnik Conference on Cognitive Science. 24 May- 27 May 2018, Dubrovnik, Croat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439624v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your gaze betrays your age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference - EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece</w:t>
@@ -6220,103 +6220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent saccadic models for predicting eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural bases of food categorization in adults and 9 to 12 month old infants using a fast periodic visual stimulation paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,64 +6655,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker familiarity and lexical-semantic processing in bi- and multilingual toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/CG8XW⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6739,90 +6739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of speaker familiarity on lexical-semantic processing in 14-month-old monolingual infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/S3AVN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So much variety, so much to eat : The neuro-cognitive bases of food categorization in infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Farineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,51 +7168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625739v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105984" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydney Chiball" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumisay Rukoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2024.101214" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Montgomery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oytun Ayg&#252;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2021.101055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03859714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Guerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Julia Coloma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Aravena-Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.796459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Decarli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1977643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Krishna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoharu Aizawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Leminen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Koskenoja-Vainikka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miika Leminen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Alho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louah Sirri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2018.04.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2017.1396604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien van Ommen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pannasch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danteny-Dordoigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2017.09.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523816000110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2015.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ1MZLCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.08.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00355" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5841KL9J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Relander-Syrj&#228;nen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#246;ve Carlson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Salonen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teija Kujala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.04.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQK27BM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha &#214;hman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Laakso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto N&#228;&#228;t&#228;nen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.03.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSDQ6TMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523810000283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3TRP0TRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Relander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQC97KL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikku Toivonen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wnr.0b013e32832ff26f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0182-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4J8BVR5V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Courtney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.08.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-263VTX2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poremba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Sala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malloy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Pertovaara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Linnankoski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Artchakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2004.06.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDVZPL6B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00166-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ5MTFP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pekar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/cabn.1.2.161" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Martinkauppi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Aronen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0777" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z8T7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Paavilainen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Anourova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Reinikainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00019-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFC7KGRG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla Koivusalo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kahnari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199911260-00015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virve Vuontela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Raninen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199908020-00002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Tanila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Mansikka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1997.77.2.761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199709080-00010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Kesseli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Kekoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199703030-00011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407829v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(97)00108-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLX1L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(96)00026-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXH4X762-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-3057(96)00111-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZ1HFVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4694(94)00289-W" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P357063-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tanila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mecke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pertovaara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(92)90327-Z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJZCDR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03266957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Peykarjou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Lyuki Nishibayashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG8XW" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Guellec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/S3AVN" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05341138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Montgomery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02218" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydney Chiball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumisay Rukoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2024.101214" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oytun Ayg&#252;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2021.101055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03859714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Guerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Julia Coloma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Aravena-Bravo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.796459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Decarli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores de Hevia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Reyes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1977643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Krishna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoharu Aizawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Leminen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Koskenoja-Vainikka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miika Leminen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Alho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louah Sirri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2018.04.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien van Ommen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pannasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danteny-Dordoigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2017.09.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaiez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2017.1396604" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523816000110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2015.01.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ1MZLCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.08.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00355" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5841KL9J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Relander-Syrj&#228;nen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synn&#246;ve Carlson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Salonen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teija Kujala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.04.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQK27BM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha &#214;hman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Laakso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto N&#228;&#228;t&#228;nen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.03.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSDQ6TMP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952523810000283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3TRP0TRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Relander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQC97KL0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikku Toivonen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/wnr.0b013e32832ff26f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-007-0182-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4J8BVR5V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Courtney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.08.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-263VTX2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poremba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Sala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malloy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhh037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Pertovaara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Linnankoski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Artchakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2004.06.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDVZPL6B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(02)00166-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQ5MTFP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Martinkauppi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Koivisto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Aronen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0777" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3Z8T7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pekar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/cabn.1.2.161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Paavilainen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Anourova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Reinikainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00019-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFC7KGRG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla Koivusalo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kahnari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199911260-00015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virve Vuontela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Raninen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199908020-00002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Kesseli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Kekoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199703030-00011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(97)00108-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLX1L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Tanila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Mansikka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.1997.77.2.761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199709080-00010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0361-9230(96)00026-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXH4X762-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407826v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0091-3057(96)00111-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZ1HFVJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407822v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4694(94)00289-W" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P357063-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carlson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tanila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mecke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pertovaara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0163-1047(92)90327-Z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJZCDR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Farineaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03266957v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Levier Goyet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03439624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Peykarjou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Lyuki Nishibayashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/CG8XW" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Guellec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/S3AVN" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05341138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>